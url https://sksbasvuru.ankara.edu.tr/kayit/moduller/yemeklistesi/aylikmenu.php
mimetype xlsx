--- v0 (2025-11-27)
+++ v1 (2026-04-27)
@@ -1,2152 +1,2368 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USER\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ACEEC56D-7451-4F8D-A6E5-43E1B0273413}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1360684-05E0-4357-A7C6-0D9782FB7DDE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{61446543-7639-4074-A624-791F3466CCDF}"/>
   </bookViews>
   <sheets>
     <sheet name="Sayfa1" sheetId="1" r:id="rId1"/>
-    <sheet name="Sayfa2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sayfa1!$A$1:$F$46</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sayfa1!$A$1:$F$43</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="98">
-[...7 lines deleted...]
-    <t xml:space="preserve"> SAĞLIK, KÜLTÜR VE SPOR DAİRE BAŞKANLIĞI</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="102">
+  <si>
+    <t>Enerji(kkal)*</t>
+  </si>
+  <si>
+    <t>Rev. No/Tarih: 00/-</t>
+  </si>
+  <si>
+    <t>Sayfa No: 1/1</t>
   </si>
   <si>
     <t xml:space="preserve">Doküman Kodu: P09-F10                                          </t>
   </si>
   <si>
-    <t xml:space="preserve">    Yayın Trh: 04.01.2016 </t>
-[...5 lines deleted...]
-    <t>Sayfa No: 1/1</t>
+    <t xml:space="preserve">        ANKARA ÜNİVERSİTESİ     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                  ANKARA ÜNİVERSİTESİ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                     SAĞLIK, KÜLTÜR VE SPOR DAİRE BAŞKANLIĞI DİYETİSYENLERİ</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Yayın Trh: 04.01.2016 </t>
+  </si>
+  <si>
+    <t>DİYETİSYENLERİ</t>
   </si>
   <si>
     <t xml:space="preserve">   </t>
   </si>
   <si>
-    <t>DİYETİSYENLERİ</t>
-[...143 lines deleted...]
-    <t>MAC AND CHEESE (514 kkal)</t>
+    <t xml:space="preserve">                 MAKSUT ŞAHİN                                                  ALPER ADAK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                           EFİLİ KIRGIN                  BATUHAN ATİLA              BURCU KALKAN</t>
+  </si>
+  <si>
+    <t>NİSAN 2026 YEMEK MENÜSÜ</t>
+  </si>
+  <si>
+    <t>GURMESİN YEMEK GIDA A.Ş</t>
+  </si>
+  <si>
+    <t>23 NİSAN ULUSAL EGEMENLİK VE ÇOCUK BAYRAMI</t>
+  </si>
+  <si>
+    <t>ŞEHRİYE ÇORBA (161 kkal)</t>
+  </si>
+  <si>
+    <t>YAYLA ÇORBA (168 kkal)</t>
+  </si>
+  <si>
+    <t>YEŞİL MERCİMEK ÇORBA (200 kkal)</t>
+  </si>
+  <si>
+    <t>SEBZE ÇORBA (150 kkal)</t>
+  </si>
+  <si>
+    <t>TARHANA ÇORBA (176 kkal)</t>
+  </si>
+  <si>
+    <t>KIRMIZI MERCİMEK ÇORBA (204 kkal)</t>
+  </si>
+  <si>
+    <t>ALACA ÇORBA (194 kkal)</t>
+  </si>
+  <si>
+    <t>MANTAR ÇORBA (136 kkal)</t>
+  </si>
+  <si>
+    <t>KÖYLÜM ÇORBA (206 kkal)</t>
+  </si>
+  <si>
+    <t>MAHLUTA ÇORBA (204 kkal)</t>
+  </si>
+  <si>
+    <t>IZGARA TAVUK BUT/SEBZE GARNİTÜR (710 kkal)</t>
+  </si>
+  <si>
+    <t>ETLİ KURU FASULYE (410 kkal)</t>
+  </si>
+  <si>
+    <t>PİDELİ KÖFTE (512 kkal)</t>
+  </si>
+  <si>
+    <t>ISPANAK YATAĞINDA IZGARA TAVUK (533 kkal)</t>
+  </si>
+  <si>
+    <t>ABANT KÖFTE (344 kkal)</t>
+  </si>
+  <si>
+    <t>ÇOBAN KAVURMA (478 kkal)</t>
+  </si>
+  <si>
+    <t>BARBEKÜ SOSLU TAVUK (601 kkal)</t>
+  </si>
+  <si>
+    <t>ORMAN KEBAP (732 kkal)</t>
+  </si>
+  <si>
+    <t>ETLİ BEZELYE (370 kkal)</t>
+  </si>
+  <si>
+    <t>TAVUK TALEKS (656 kkal)</t>
+  </si>
+  <si>
+    <t>IZGARA TAVUK BAGET/PATATES GARNİTÜR (756 kkal)</t>
+  </si>
+  <si>
+    <t>ETLİ NOHUT (422 kkal)</t>
+  </si>
+  <si>
+    <t>KAJUN BAHARATLI TAVUK/KETÇAP-MAYONEZ (413 kkal)</t>
   </si>
   <si>
     <t>SEBZE GRATEN (336 kkal)</t>
   </si>
   <si>
+    <t>CEVİZLİ ERİŞTE (412 kkal)</t>
+  </si>
+  <si>
+    <t>BULGUR PİLAVI (373 kkal)</t>
+  </si>
+  <si>
+    <t>SOSLU MAKARNA (456 kkal)</t>
+  </si>
+  <si>
+    <t>ISPANAKLI KOL BÖREĞİ (333 kkal)</t>
+  </si>
+  <si>
+    <t>ŞEHRİYELİ PİRİNÇ PİLAVI (435 kkal)</t>
+  </si>
+  <si>
     <t>MENEKŞE SALATA (84 kkal)</t>
   </si>
   <si>
-    <t>MISIRLI PİRİNÇ PİLAVI (352 kkal)</t>
-[...2 lines deleted...]
-    <t>SADE PİRİNÇ PİLAVI/TURŞU (370 kkal)</t>
+    <t>SOSLU SPAGETTİ (456 kkal)</t>
+  </si>
+  <si>
+    <t>SU BÖREĞİ (412 kkal)</t>
+  </si>
+  <si>
+    <t>SEBZE BUKETİ (68 kkal)</t>
+  </si>
+  <si>
+    <t>MAC AND CHEESE (436 kkal)</t>
   </si>
   <si>
     <t>AYRAN (64 kkal)</t>
   </si>
   <si>
+    <t>SADE PİRİNÇ PİLAVI (430 kkal)</t>
+  </si>
+  <si>
     <t>TRİLEÇE (244 kkal)</t>
   </si>
   <si>
     <t>MEYVE (80 kkal)</t>
   </si>
   <si>
+    <t>COLESLAW (107 kkal)</t>
+  </si>
+  <si>
+    <t>FRAMBUAZ SOSLU MUHALLEBİ (303 kkal)</t>
+  </si>
+  <si>
+    <t>İNCİR UYUTMA (320 kkal)</t>
+  </si>
+  <si>
     <t>KAKAOLU PUDİNG (318 kkal)</t>
   </si>
   <si>
-    <t>GOSTİNG (365 kkal)</t>
-[...5 lines deleted...]
-    <t>EKLER PASTA (359 kkal)</t>
+    <t>CACIK (94 kkal)</t>
+  </si>
+  <si>
+    <t>TULUMBA TATLISI (452 kkal)</t>
+  </si>
+  <si>
+    <t>MEVSİM SALATA (84 kkal)</t>
+  </si>
+  <si>
+    <t>KALBURABASTI (608 kkal)</t>
   </si>
   <si>
     <t>FRAMBUAZ RÜYASI (302 kkal)</t>
   </si>
   <si>
-    <t>CACIK (94 kkal)</t>
-[...83 lines deleted...]
-    <t>911 KKAL</t>
+    <t>FESLEĞENLİ DOMATES ÇORBA (198 kkal)</t>
+  </si>
+  <si>
+    <t>EZOGELİN ÇORBA (262 kkal)</t>
+  </si>
+  <si>
+    <t>DÜĞÜRCÜK ÇORBA (196 kkal)</t>
+  </si>
+  <si>
+    <t>GEMİCİ ÇORBA (272 kkal)</t>
+  </si>
+  <si>
+    <t>HANIMAĞA ÇORBA (164 kkal)</t>
+  </si>
+  <si>
+    <t>SOSLU KÖFTELİ ALİPAŞA PİLAVI (644 kkal)</t>
+  </si>
+  <si>
+    <t>ANKARA TAVA (718 kkal)</t>
+  </si>
+  <si>
+    <t>PİLAV  ÜSTÜ TAVUK DÖNER (522 kkal)</t>
+  </si>
+  <si>
+    <t>KIRKAĞAÇ KÖFTE (533 kkal)</t>
+  </si>
+  <si>
+    <t>IZGARA TAVUK BUT/PATATES SALATA (789 kkal)</t>
+  </si>
+  <si>
+    <t>PİLAV ÜSTÜ ET DÖNER (500 kkal)</t>
+  </si>
+  <si>
+    <t>ADANA KEBAP/BULGUR PİLAVI (542 kkal)</t>
+  </si>
+  <si>
+    <t>KÖRİLİ TAVUK KAVURMA (521 kkal)</t>
+  </si>
+  <si>
+    <t>FASULYE PİYAZ (287 kkal)</t>
+  </si>
+  <si>
+    <t>BULGUR PİLAVI/TURŞU (378 kkal)</t>
+  </si>
+  <si>
+    <t>SEBZELİ BULGUR PİLAVı (338 kkal)</t>
+  </si>
+  <si>
+    <t>BAHAR PİLAVI/TURŞU (320 kkal)</t>
+  </si>
+  <si>
+    <t>BAHARATLI MAKARNA (340 kkal)</t>
+  </si>
+  <si>
+    <t>1205 KKAL</t>
+  </si>
+  <si>
+    <t>1789 KKAL</t>
+  </si>
+  <si>
+    <t>1387 KKAL</t>
+  </si>
+  <si>
+    <t>1449 KKAL</t>
+  </si>
+  <si>
+    <t>1030 KKAL</t>
+  </si>
+  <si>
+    <t>1362 KKAL</t>
+  </si>
+  <si>
+    <t>1238 KKAL</t>
+  </si>
+  <si>
+    <t>1311 KKAL</t>
+  </si>
+  <si>
+    <t>1194 KKAL</t>
+  </si>
+  <si>
+    <t>874 KKAL</t>
+  </si>
+  <si>
+    <t>1071 KKAL</t>
+  </si>
+  <si>
+    <t>1609 KKAL</t>
+  </si>
+  <si>
+    <t>MISIRLI AYSBERG  SALATA (54 kkal)</t>
+  </si>
+  <si>
+    <t>1193 KKAL</t>
+  </si>
+  <si>
+    <t>1384 KKAL</t>
+  </si>
+  <si>
+    <t>852 KKAL</t>
+  </si>
+  <si>
+    <t>1503 KKAL</t>
+  </si>
+  <si>
+    <t>1328 KKAL</t>
+  </si>
+  <si>
+    <t>1294 KKAL</t>
+  </si>
+  <si>
+    <t>1201 KKAL</t>
+  </si>
+  <si>
+    <t>1254 KKAL</t>
+  </si>
+  <si>
+    <t>1406 KKAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="16" x14ac:knownFonts="1">
-[...6 lines deleted...]
-    </font>
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="18"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
+      <sz val="14"/>
       <color theme="1"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-      <color theme="1"/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
-    <font>
-[...56 lines deleted...]
-    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor theme="0"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="22">
+  <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...2 lines deleted...]
-      <right/>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...13 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
-[...13 lines deleted...]
-        <color indexed="64"/>
+      <top style="thin">
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...25 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
-[...24 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...37 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="7" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...150 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...52 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="3" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="3" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-[...4 lines deleted...]
-  </colors>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>7620</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>898854</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>1</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Resim 3" descr="A">
+        <xdr:cNvPr id="3113" name="Resim 3" descr="A">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5874AEEC-0B48-454E-AA20-19FDE3DD694C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D46A621F-9103-E479-3885-D9B086AAC749}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="898854" cy="657226"/>
+          <a:off x="7620" y="0"/>
+          <a:ext cx="1363980" cy="746760"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:G47"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A64A8B26-9AB2-4A81-98C3-C42A6D06C76E}">
+  <dimension ref="A1:L44"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="87" zoomScaleNormal="87" zoomScaleSheetLayoutView="87" workbookViewId="0">
-      <selection activeCell="F27" sqref="F27"/>
+    <sheetView tabSelected="1" showWhiteSpace="0" view="pageBreakPreview" zoomScale="82" zoomScaleNormal="82" zoomScaleSheetLayoutView="82" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5:E7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.88671875" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="16.33203125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="19.44140625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="47.6640625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="62.44140625" style="4" customWidth="1"/>
+    <col min="4" max="4" width="52.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="47.6640625" style="4" customWidth="1"/>
+    <col min="6" max="6" width="15.88671875" style="4" customWidth="1"/>
+    <col min="7" max="7" width="5.109375" style="4" customWidth="1"/>
+    <col min="8" max="8" width="9" style="4" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" style="4" customWidth="1"/>
+    <col min="10" max="16384" width="8.6640625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="23.4" x14ac:dyDescent="0.3">
-[...39 lines deleted...]
-      <c r="B5" s="20" t="s">
+    <row r="1" spans="1:12" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="70" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="72"/>
+      <c r="H1" s="8"/>
+    </row>
+    <row r="2" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="64" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="66"/>
+      <c r="H2" s="8"/>
+    </row>
+    <row r="3" spans="1:12" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="67"/>
+      <c r="B3" s="68"/>
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="69"/>
+      <c r="H3" s="8"/>
+    </row>
+    <row r="4" spans="1:12" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="73"/>
+      <c r="B4" s="74"/>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="22" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="13" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="23">
+        <v>46113</v>
+      </c>
+      <c r="B5" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="89" t="s">
+        <v>67</v>
+      </c>
+      <c r="D5" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="F5" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="G5" s="4"/>
+      <c r="H5" s="12"/>
+    </row>
+    <row r="6" spans="1:12" s="13" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="23">
+        <v>46114</v>
+      </c>
+      <c r="B6" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="22" t="s">
+      <c r="C6" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="E6" s="46" t="s">
+        <v>60</v>
+      </c>
+      <c r="F6" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="G6" s="4"/>
+      <c r="H6" s="12"/>
+    </row>
+    <row r="7" spans="1:12" s="13" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="23">
+        <v>46115</v>
+      </c>
+      <c r="B7" s="86" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" s="51" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" s="79" t="s">
+        <v>44</v>
+      </c>
+      <c r="F7" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="G7" s="4"/>
+      <c r="H7" s="12"/>
+    </row>
+    <row r="8" spans="1:12" s="13" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="27"/>
+      <c r="B8" s="28"/>
+      <c r="C8" s="28"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="27"/>
+      <c r="F8" s="27"/>
+      <c r="G8" s="4"/>
+      <c r="H8" s="12"/>
+    </row>
+    <row r="9" spans="1:12" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="23">
+        <v>46118</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="90" t="s">
+        <v>68</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="E9" s="80" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="H9" s="14"/>
+      <c r="I9" s="15"/>
+    </row>
+    <row r="10" spans="1:12" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="23">
+        <v>46119</v>
+      </c>
+      <c r="B10" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10" s="78" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>84</v>
+      </c>
+      <c r="G10" s="7"/>
+    </row>
+    <row r="11" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="23">
+        <v>46120</v>
+      </c>
+      <c r="B11" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="D11" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="81" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11" s="30" t="s">
+        <v>85</v>
+      </c>
+      <c r="G11" s="16"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="9"/>
+      <c r="L11" s="9"/>
+    </row>
+    <row r="12" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="23">
+        <v>46121</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="F12" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="G12" s="16"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+    </row>
+    <row r="13" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="23">
+        <v>46122</v>
+      </c>
+      <c r="B13" s="51" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" s="53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13" s="79" t="s">
+        <v>53</v>
+      </c>
+      <c r="F13" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="G13" s="16"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="9"/>
+    </row>
+    <row r="14" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="27"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="27"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9"/>
+    </row>
+    <row r="15" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="23">
+        <v>46125</v>
+      </c>
+      <c r="B15" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="92" t="s">
+        <v>76</v>
+      </c>
+      <c r="E15" s="80" t="s">
+        <v>51</v>
+      </c>
+      <c r="F15" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="G15" s="16"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="9"/>
+    </row>
+    <row r="16" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="23">
+        <v>46126</v>
+      </c>
+      <c r="B16" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="88" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="81" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="G16" s="16"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="9"/>
+    </row>
+    <row r="17" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="23">
+        <v>46127</v>
+      </c>
+      <c r="B17" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="93" t="s">
         <v>77</v>
       </c>
-      <c r="D5" s="58" t="s">
+      <c r="E17" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="F17" s="25" t="s">
+        <v>90</v>
+      </c>
+      <c r="G17" s="16"/>
+      <c r="H17" s="11"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="9"/>
+    </row>
+    <row r="18" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="23">
+        <v>46128</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" s="78" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="G18" s="16"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="9"/>
+    </row>
+    <row r="19" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="23">
+        <v>46129</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="E19" s="34" t="s">
+        <v>92</v>
+      </c>
+      <c r="F19" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="G19" s="16"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="9"/>
+      <c r="J19" s="9"/>
+      <c r="K19" s="9"/>
+      <c r="L19" s="9"/>
+    </row>
+    <row r="20" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="27"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="27"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="27"/>
+      <c r="F20" s="27"/>
+      <c r="G20" s="16"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="9"/>
+    </row>
+    <row r="21" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="23">
+        <v>46132</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="E21" s="80" t="s">
+        <v>52</v>
+      </c>
+      <c r="F21" s="49" t="s">
+        <v>94</v>
+      </c>
+      <c r="G21" s="16"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="9"/>
+    </row>
+    <row r="22" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="23">
+        <v>46133</v>
+      </c>
+      <c r="B22" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="D22" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="E22" s="81" t="s">
+        <v>49</v>
+      </c>
+      <c r="F22" s="49" t="s">
+        <v>95</v>
+      </c>
+      <c r="G22" s="16"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="9"/>
+      <c r="J22" s="9"/>
+      <c r="K22" s="9"/>
+      <c r="L22" s="9"/>
+    </row>
+    <row r="23" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="23">
+        <v>46134</v>
+      </c>
+      <c r="B23" s="86" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="94" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" s="82" t="s">
+        <v>56</v>
+      </c>
+      <c r="F23" s="54" t="s">
+        <v>96</v>
+      </c>
+      <c r="G23" s="16"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="9"/>
+      <c r="J23" s="9"/>
+      <c r="K23" s="9"/>
+      <c r="L23" s="9"/>
+    </row>
+    <row r="24" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="23">
+        <v>46135</v>
+      </c>
+      <c r="B24" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="62"/>
+      <c r="D24" s="62"/>
+      <c r="E24" s="62"/>
+      <c r="F24" s="63"/>
+      <c r="G24" s="16"/>
+      <c r="H24" s="11"/>
+      <c r="I24" s="9"/>
+      <c r="J24" s="9"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="9"/>
+    </row>
+    <row r="25" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="49">
+        <v>46136</v>
+      </c>
+      <c r="B25" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" s="91" t="s">
+        <v>73</v>
+      </c>
+      <c r="D25" s="83" t="s">
+        <v>38</v>
+      </c>
+      <c r="E25" s="84" t="s">
+        <v>51</v>
+      </c>
+      <c r="F25" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="G25" s="16"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="9"/>
+      <c r="J25" s="9"/>
+      <c r="K25" s="9"/>
+      <c r="L25" s="9"/>
+    </row>
+    <row r="26" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="27"/>
+      <c r="B26" s="47"/>
+      <c r="C26" s="48"/>
+      <c r="D26" s="48"/>
+      <c r="E26" s="48"/>
+      <c r="F26" s="27"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="11"/>
+      <c r="I26" s="9"/>
+      <c r="J26" s="9"/>
+      <c r="K26" s="9"/>
+      <c r="L26" s="9"/>
+    </row>
+    <row r="27" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="49">
+        <v>46139</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="57" t="s">
         <v>47</v>
       </c>
-      <c r="E5" s="64" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="60" t="s">
+      <c r="E27" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="F27" s="49" t="s">
+        <v>98</v>
+      </c>
+      <c r="G27" s="16"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="9"/>
+      <c r="J27" s="9"/>
+      <c r="K27" s="9"/>
+      <c r="L27" s="9"/>
+    </row>
+    <row r="28" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="42">
+        <v>46140</v>
+      </c>
+      <c r="B28" s="88" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="D28" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="E28" s="78" t="s">
+        <v>52</v>
+      </c>
+      <c r="F28" s="49" t="s">
+        <v>99</v>
+      </c>
+      <c r="G28" s="16"/>
+      <c r="H28" s="11"/>
+      <c r="I28" s="9"/>
+      <c r="J28" s="9"/>
+      <c r="K28" s="9"/>
+      <c r="L28" s="9"/>
+    </row>
+    <row r="29" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="42">
+        <v>46141</v>
+      </c>
+      <c r="B29" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="C29" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="D29" s="95" t="s">
         <v>78</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F6" s="60" t="s">
+      <c r="E29" s="85" t="s">
+        <v>55</v>
+      </c>
+      <c r="F29" s="49" t="s">
+        <v>100</v>
+      </c>
+      <c r="G29" s="16"/>
+      <c r="H29" s="11"/>
+      <c r="I29" s="9"/>
+      <c r="J29" s="9"/>
+      <c r="K29" s="9"/>
+      <c r="L29" s="9"/>
+    </row>
+    <row r="30" spans="1:12" s="10" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="42">
+        <v>46142</v>
+      </c>
+      <c r="B30" s="87" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="D30" s="86" t="s">
         <v>79</v>
       </c>
-    </row>
-[...314 lines deleted...]
-      <c r="D24" s="33" t="s">
+      <c r="E30" s="34" t="s">
         <v>59</v>
       </c>
-      <c r="E24" s="75" t="s">
-[...67 lines deleted...]
-      <c r="A28" s="19" t="s">
+      <c r="F30" s="49" t="s">
+        <v>101</v>
+      </c>
+      <c r="G30" s="16"/>
+      <c r="H30" s="11"/>
+      <c r="I30" s="9"/>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
+      <c r="L30" s="9"/>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A31" s="6"/>
+      <c r="D31" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="B28" s="19"/>
-[...33 lines deleted...]
-      <c r="F32"/>
+      <c r="E31" s="76"/>
+      <c r="F31" s="76"/>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A32" s="6"/>
+      <c r="B32" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C32" s="6"/>
+      <c r="D32" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="E32" s="60"/>
+      <c r="F32" s="60"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A33" s="46" t="s">
-[...8 lines deleted...]
-      <c r="F33" s="7"/>
+      <c r="A33" s="6"/>
+      <c r="B33" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C33" s="6"/>
+      <c r="D33" s="60" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="60"/>
+      <c r="F33" s="60"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A34" s="46" t="s">
-[...8 lines deleted...]
-      <c r="F34"/>
+      <c r="A34" s="6"/>
+      <c r="B34" s="6"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="20"/>
+      <c r="F34" s="19"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A35" s="6"/>
-[...4 lines deleted...]
-      <c r="F35" s="48"/>
+      <c r="E35" s="21"/>
+      <c r="F35" s="21"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A36" s="6"/>
       <c r="B36" s="6"/>
       <c r="C36" s="6"/>
-      <c r="D36" s="35"/>
-[...1 lines deleted...]
-      <c r="F36" s="48"/>
+      <c r="D36" s="6"/>
+      <c r="F36" s="21"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="E37" s="35"/>
-      <c r="F37" s="48"/>
+      <c r="A37" s="6"/>
+      <c r="B37" s="6"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="6"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A38" s="6"/>
-      <c r="B38" s="6"/>
-[...3 lines deleted...]
-      <c r="F38" s="48"/>
+      <c r="B38" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" s="5"/>
+      <c r="D38" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" s="60"/>
+      <c r="F38" s="18"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A39" s="6"/>
-      <c r="B39" s="6"/>
+      <c r="A39" s="9"/>
+      <c r="B39" s="11"/>
       <c r="C39" s="6"/>
-      <c r="D39" s="35"/>
-[...15 lines deleted...]
-      <c r="F40"/>
+      <c r="D39" s="6"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A40" s="9"/>
+      <c r="C40" s="11"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="D41" s="14"/>
-[...5 lines deleted...]
-      <c r="D43" s="2"/>
+      <c r="A41" s="9"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="17"/>
+      <c r="D41" s="17"/>
+      <c r="E41" s="7"/>
+    </row>
+    <row r="42" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A42" s="9"/>
+      <c r="B42" s="2"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="2"/>
+      <c r="E42" s="2"/>
+    </row>
+    <row r="43" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>2</v>
+      </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="B44" s="3" t="s">
-[...28 lines deleted...]
-      <c r="C47" s="4"/>
+      <c r="B44" s="1"/>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...13 lines deleted...]
-    <mergeCell ref="A32:C32"/>
+  <mergeCells count="8">
+    <mergeCell ref="D33:F33"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="B24:F24"/>
+    <mergeCell ref="A2:F3"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="D31:F31"/>
+    <mergeCell ref="D32:F32"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <pageMargins left="0.9" right="0.70866141732283461" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="51" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
-</worksheet>
-[...12 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Adlandırılmış Aralıklar</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sayfa1</vt:lpstr>
-      <vt:lpstr>Sayfa2</vt:lpstr>
       <vt:lpstr>Sayfa1!Yazdırma_Alanı</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>zeynep gülbeş</dc:creator>
+  <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>