--- v1 (2026-04-27)
+++ v2 (2026-06-15)
@@ -1,388 +1,405 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USER\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SKS\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1360684-05E0-4357-A7C6-0D9782FB7DDE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DDE0EF86-2818-4DBD-9C6D-39E828C8D2CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{61446543-7639-4074-A624-791F3466CCDF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{AA2F0F76-5EF0-4CC3-A433-E71A8FEEA6C7}"/>
   </bookViews>
   <sheets>
     <sheet name="Sayfa1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sayfa1!$A$1:$F$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sayfa1!$A$1:$F$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="107">
   <si>
     <t>Enerji(kkal)*</t>
   </si>
   <si>
     <t>Rev. No/Tarih: 00/-</t>
   </si>
   <si>
     <t>Sayfa No: 1/1</t>
   </si>
   <si>
     <t xml:space="preserve">Doküman Kodu: P09-F10                                          </t>
   </si>
   <si>
     <t xml:space="preserve">        ANKARA ÜNİVERSİTESİ     </t>
   </si>
   <si>
     <t xml:space="preserve">                                  ANKARA ÜNİVERSİTESİ</t>
   </si>
   <si>
     <t xml:space="preserve">                                     SAĞLIK, KÜLTÜR VE SPOR DAİRE BAŞKANLIĞI DİYETİSYENLERİ</t>
   </si>
   <si>
     <t xml:space="preserve"> Yayın Trh: 04.01.2016 </t>
   </si>
   <si>
+    <t>** Menü enerji (kkal) değerleri yaklaşık değerlerdir ve bilgilendirme amaçlı yazılmıştır.</t>
+  </si>
+  <si>
+    <t>* Menü enerjilerinin hesaplanmasında " Besin Bileşim Cetveli" temel alınmıştır.</t>
+  </si>
+  <si>
     <t>DİYETİSYENLERİ</t>
   </si>
   <si>
     <t xml:space="preserve">   </t>
   </si>
   <si>
-    <t xml:space="preserve">                 MAKSUT ŞAHİN                                                  ALPER ADAK</t>
+    <t xml:space="preserve">    </t>
+  </si>
+  <si>
+    <t>IZGARA TAVUK KANAT/PATATES GARNİTÜR</t>
+  </si>
+  <si>
+    <t>BULGUR PİLAVI</t>
+  </si>
+  <si>
+    <t>MEYVE</t>
+  </si>
+  <si>
+    <t>DOMATES ÇORBA</t>
   </si>
   <si>
     <t xml:space="preserve">                           EFİLİ KIRGIN                  BATUHAN ATİLA              BURCU KALKAN</t>
   </si>
   <si>
-    <t>NİSAN 2026 YEMEK MENÜSÜ</t>
-[...5 lines deleted...]
-    <t>23 NİSAN ULUSAL EGEMENLİK VE ÇOCUK BAYRAMI</t>
+    <t>HAZİRAN 2026 YEMEK MENÜSÜ</t>
+  </si>
+  <si>
+    <t>MAKSUT ŞAHİN           ALPER ADAK        SEBİHA ÖZGE DUMAN</t>
   </si>
   <si>
     <t>ŞEHRİYE ÇORBA (161 kkal)</t>
   </si>
   <si>
+    <t>KIRMIZI MERCİMEK ÇORBA (204 kkal)</t>
+  </si>
+  <si>
+    <t>SEBZE ÇORBA (150 kkal)</t>
+  </si>
+  <si>
+    <t>EZOGELİN ÇORBA (262 kkal)</t>
+  </si>
+  <si>
+    <t>TARHANA ÇORBA (176 kkal)</t>
+  </si>
+  <si>
+    <t>MANTAR ÇORBA (136 kkal)</t>
+  </si>
+  <si>
     <t>YAYLA ÇORBA (168 kkal)</t>
   </si>
   <si>
+    <t>ALACA ÇORBA (194 kkal)</t>
+  </si>
+  <si>
+    <t>KÖYLÜM ÇORBA (206 kkal)</t>
+  </si>
+  <si>
+    <t>FESLEĞENLİ DOMATES ÇORBA (198 kkal)</t>
+  </si>
+  <si>
+    <t>DÜĞÜRCÜK ÇORBA (196 kkal)</t>
+  </si>
+  <si>
     <t>YEŞİL MERCİMEK ÇORBA (200 kkal)</t>
   </si>
   <si>
-    <t>SEBZE ÇORBA (150 kkal)</t>
-[...17 lines deleted...]
-    <t>MAHLUTA ÇORBA (204 kkal)</t>
+    <t>SOĞUK AYRAN AŞI ÇORBA (196 kkal)</t>
+  </si>
+  <si>
+    <t>SADE PİRİNÇ PİLAVI (430 kkal)</t>
+  </si>
+  <si>
+    <t>ET DÖNER/ELMA DİLİM PATATES (595 kkal)</t>
+  </si>
+  <si>
+    <t>ETLİ KURU FASULYE (410 kkal)</t>
+  </si>
+  <si>
+    <t>BARBEKÜ SOSLU TAVUK (601 kkal)</t>
+  </si>
+  <si>
+    <t>MECİDİYE KÖFTE (812 kkal)</t>
+  </si>
+  <si>
+    <t>ETLİ NOHUT (422 kkal)</t>
+  </si>
+  <si>
+    <t>SULU KÖFTE (470 kkal)</t>
+  </si>
+  <si>
+    <t>PİLAV ÜSTÜ TAVUK DÖNER  (522 kkal)</t>
+  </si>
+  <si>
+    <t>ORMAN KEBAP (732 kkal)</t>
+  </si>
+  <si>
+    <t>KAJUN BAHARATLI TAVUK/KETÇAP-MAYONEZ (413 kkal)</t>
   </si>
   <si>
     <t>IZGARA TAVUK BUT/SEBZE GARNİTÜR (710 kkal)</t>
   </si>
   <si>
-    <t>ETLİ KURU FASULYE (410 kkal)</t>
-[...19 lines deleted...]
-  <si>
     <t>ETLİ BEZELYE (370 kkal)</t>
   </si>
   <si>
-    <t>TAVUK TALEKS (656 kkal)</t>
-[...8 lines deleted...]
-    <t>KAJUN BAHARATLI TAVUK/KETÇAP-MAYONEZ (413 kkal)</t>
+    <t>İSKENDER KEBAP (567 kkal)</t>
+  </si>
+  <si>
+    <t>KIRKAĞAÇ KÖFTE (538 kkal)</t>
+  </si>
+  <si>
+    <t>IZGARA SEBZELİ TAVUK (521 kkal)</t>
+  </si>
+  <si>
+    <t>İZMİR KÖFTE (712 kkal)</t>
+  </si>
+  <si>
+    <t>BBQ SOSLU IZGARA TAVUK BUT/PATATES GARNİTÜR (756 kkal)</t>
+  </si>
+  <si>
+    <t>ETLİ MEVSİM TÜRLÜ (648 kkal)</t>
+  </si>
+  <si>
+    <t>PİLİÇ TOPKAPI (784 kkal)</t>
+  </si>
+  <si>
+    <t>PİLAV ÜSTÜ ET KAVURMA (750 kkal)</t>
+  </si>
+  <si>
+    <t>TAVUK ÇÖP ŞİŞ/LAVAŞ (710 kkal)</t>
+  </si>
+  <si>
+    <t>PATLICAN KEBAP (820 kkal)</t>
+  </si>
+  <si>
+    <t>IZGARA TAVUK BUT/SALATA (741 kkal)</t>
+  </si>
+  <si>
+    <t>PEYNİRLİ ERİŞTE (420 kkal)</t>
+  </si>
+  <si>
+    <t>BAHAR PİLAVI (314 kkal)</t>
+  </si>
+  <si>
+    <t>CEVİZLİ ERİŞTE (412 kkal)</t>
   </si>
   <si>
     <t>SEBZE GRATEN (336 kkal)</t>
   </si>
   <si>
-    <t>CEVİZLİ ERİŞTE (412 kkal)</t>
+    <t>MEVSİM SALATA (84 kkal)</t>
   </si>
   <si>
     <t>BULGUR PİLAVI (373 kkal)</t>
   </si>
   <si>
+    <t>MAC AND CHEESE (436 kkal)</t>
+  </si>
+  <si>
     <t>SOSLU MAKARNA (456 kkal)</t>
   </si>
   <si>
-    <t>ISPANAKLI KOL BÖREĞİ (333 kkal)</t>
-[...1 lines deleted...]
-  <si>
     <t>ŞEHRİYELİ PİRİNÇ PİLAVI (435 kkal)</t>
   </si>
   <si>
-    <t>MENEKŞE SALATA (84 kkal)</t>
-[...11 lines deleted...]
-    <t>MAC AND CHEESE (436 kkal)</t>
+    <t>ŞEHRİYELİ PİRİNÇ PİLAVI/TURŞU (429 kkal)</t>
+  </si>
+  <si>
+    <t>MISIRLI PİRİNÇ PİLAVI (403 kkal)</t>
+  </si>
+  <si>
+    <t>SADE PİRİNÇ PİLAVI/TURŞU (436 kkal)</t>
+  </si>
+  <si>
+    <t>NAPOLİTEN SOSLU SPAGETTİ (416 kkal)</t>
+  </si>
+  <si>
+    <t>SOSLU KARIŞIK KIZARTMA (804 kkal)</t>
   </si>
   <si>
     <t>AYRAN (64 kkal)</t>
   </si>
   <si>
-    <t>SADE PİRİNÇ PİLAVI (430 kkal)</t>
-[...2 lines deleted...]
-    <t>TRİLEÇE (244 kkal)</t>
+    <t>YOĞURT (158 kkal)</t>
+  </si>
+  <si>
+    <t>TİRAMİSU (268 kkal)</t>
+  </si>
+  <si>
+    <t>FRAMBUAZ SOSLU MUHALLEBİ (303 kkal)</t>
+  </si>
+  <si>
+    <t>KEMALPAŞA TATLISI (306 kkal)</t>
   </si>
   <si>
     <t>MEYVE (80 kkal)</t>
   </si>
   <si>
-    <t>COLESLAW (107 kkal)</t>
-[...5 lines deleted...]
-    <t>İNCİR UYUTMA (320 kkal)</t>
+    <t>ÇİKOLATA RÜYASI (354 kkal)</t>
+  </si>
+  <si>
+    <t>FRAMBUAZ RÜYASI (302 kkal)</t>
+  </si>
+  <si>
+    <t>MISIRLI AYSBERG  SALATA (54 kkal)</t>
+  </si>
+  <si>
+    <t>TULUMBA TATLISI (452 kkal)</t>
   </si>
   <si>
     <t>KAKAOLU PUDİNG (318 kkal)</t>
   </si>
   <si>
-    <t>CACIK (94 kkal)</t>
-[...131 lines deleted...]
-    <t>1406 KKAL</t>
+    <t>İRMİK HELVASI (401 kkal)</t>
+  </si>
+  <si>
+    <t>HAVUÇ TARATOR (145 kkal)</t>
+  </si>
+  <si>
+    <t>SÖĞÜŞ SALATA (36 kkal)</t>
+  </si>
+  <si>
+    <t>1250 KKAL</t>
+  </si>
+  <si>
+    <t>1515 KKAL</t>
+  </si>
+  <si>
+    <t>1257 KKAL</t>
+  </si>
+  <si>
+    <t>1464 KKAL</t>
+  </si>
+  <si>
+    <t>1694 KKAL</t>
+  </si>
+  <si>
+    <t>1300 KKAL</t>
+  </si>
+  <si>
+    <t>1134 KKAL</t>
+  </si>
+  <si>
+    <t>864 KKAL</t>
+  </si>
+  <si>
+    <t>1613 KKAL</t>
+  </si>
+  <si>
+    <t>1107 KKAL</t>
+  </si>
+  <si>
+    <t>1492 KKAL</t>
+  </si>
+  <si>
+    <t>1108 KKAL</t>
+  </si>
+  <si>
+    <t>1277 KKAL</t>
+  </si>
+  <si>
+    <t>1223 KKAL</t>
+  </si>
+  <si>
+    <t>2029 KKAL</t>
+  </si>
+  <si>
+    <t>1557 KKAL</t>
+  </si>
+  <si>
+    <t>1443 KKAL</t>
+  </si>
+  <si>
+    <t>1102 KKAL</t>
+  </si>
+  <si>
+    <t>1333 KKAL</t>
+  </si>
+  <si>
+    <t>1769 KKAL</t>
+  </si>
+  <si>
+    <t>1396 KKAL</t>
+  </si>
+  <si>
+    <t>1777 KKAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GURMESİN YEMEK GIDA AŞ. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -476,51 +493,51 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="29">
+  <borders count="32">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
@@ -573,664 +590,817 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="thin">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...2 lines deleted...]
-      <bottom style="medium">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-[...13 lines deleted...]
-      <top style="medium">
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...46 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...4 lines deleted...]
-      </top>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-[...24 lines deleted...]
-      <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...2 lines deleted...]
-        <color indexed="64"/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="96">
+  <cellXfs count="108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="2" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="14" fontId="7" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="3" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...46 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="3" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="3" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="14" fontId="12" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="12" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...103 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>7620</xdr:colOff>
+      <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3113" name="Resim 3" descr="A">
+        <xdr:cNvPr id="8360" name="Resim 3" descr="A">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D46A621F-9103-E479-3885-D9B086AAC749}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B1C9449-8CD3-473A-86A3-F8C365E9FBFA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="7620" y="0"/>
-          <a:ext cx="1363980" cy="746760"/>
+          <a:off x="9525" y="0"/>
+          <a:ext cx="1323975" cy="762000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8361" name="Resim 3" descr="A">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68864743-B746-9E4C-B066-2DB31788E288}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1323975" cy="762000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -1511,834 +1681,1468 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A64A8B26-9AB2-4A81-98C3-C42A6D06C76E}">
-  <dimension ref="A1:L44"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9953884A-7ADD-49A6-97A7-F32F368BE3AD}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:IV55"/>
   <sheetViews>
-    <sheetView tabSelected="1" showWhiteSpace="0" view="pageBreakPreview" zoomScale="82" zoomScaleNormal="82" zoomScaleSheetLayoutView="82" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:E7"/>
+    <sheetView tabSelected="1" showWhiteSpace="0" zoomScale="82" zoomScaleNormal="82" zoomScaleSheetLayoutView="82" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="19.44140625" style="4" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="5.109375" style="4" customWidth="1"/>
+    <col min="1" max="1" width="19.42578125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="45.28515625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="69.140625" style="4" customWidth="1"/>
+    <col min="4" max="4" width="49.28515625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="51.5703125" style="4" customWidth="1"/>
+    <col min="6" max="6" width="15.85546875" style="4" customWidth="1"/>
+    <col min="7" max="7" width="5.140625" style="4" customWidth="1"/>
     <col min="8" max="8" width="9" style="4" customWidth="1"/>
-    <col min="9" max="9" width="7.33203125" style="4" customWidth="1"/>
-    <col min="10" max="16384" width="8.6640625" style="4"/>
+    <col min="9" max="9" width="7.28515625" style="4" customWidth="1"/>
+    <col min="10" max="16384" width="8.7109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="70" t="s">
+    <row r="1" spans="1:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="99" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="71"/>
-[...7 lines deleted...]
-      <c r="A2" s="64" t="s">
+      <c r="B1" s="100"/>
+      <c r="C1" s="100"/>
+      <c r="D1" s="100"/>
+      <c r="E1" s="100"/>
+      <c r="F1" s="101"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="15"/>
+      <c r="I1" s="14"/>
+    </row>
+    <row r="2" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="93" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="94"/>
+      <c r="C2" s="94"/>
+      <c r="D2" s="94"/>
+      <c r="E2" s="94"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="15"/>
+      <c r="I2" s="14"/>
+    </row>
+    <row r="3" spans="1:14" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="96"/>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="15"/>
+      <c r="I3" s="14"/>
+    </row>
+    <row r="4" spans="1:14" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="102"/>
+      <c r="B4" s="103"/>
+      <c r="C4" s="103"/>
+      <c r="D4" s="103"/>
+      <c r="E4" s="104"/>
+      <c r="F4" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:14" s="24" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="41">
+        <v>46174</v>
+      </c>
+      <c r="B5" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="61" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" s="81" t="s">
+        <v>33</v>
+      </c>
+      <c r="E5" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="F5" s="44" t="s">
+        <v>84</v>
+      </c>
+      <c r="G5" s="17"/>
+      <c r="H5" s="23"/>
+    </row>
+    <row r="6" spans="1:14" s="24" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="41">
+        <v>46175</v>
+      </c>
+      <c r="B6" s="53" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="84" t="s">
+        <v>55</v>
+      </c>
+      <c r="D6" s="82" t="s">
+        <v>58</v>
+      </c>
+      <c r="E6" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="F6" s="44" t="s">
+        <v>85</v>
+      </c>
+      <c r="G6" s="17"/>
+      <c r="H6" s="23"/>
+    </row>
+    <row r="7" spans="1:14" s="24" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="41">
+        <v>46176</v>
+      </c>
+      <c r="B7" s="72" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" s="82" t="s">
+        <v>65</v>
+      </c>
+      <c r="E7" s="79" t="s">
+        <v>72</v>
+      </c>
+      <c r="F7" s="44" t="s">
+        <v>86</v>
+      </c>
+      <c r="G7" s="17"/>
+      <c r="H7" s="23"/>
+    </row>
+    <row r="8" spans="1:14" s="24" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="41">
+        <v>46177</v>
+      </c>
+      <c r="B8" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" s="88" t="s">
+        <v>63</v>
+      </c>
+      <c r="E8" s="45" t="s">
+        <v>82</v>
+      </c>
+      <c r="F8" s="44" t="s">
+        <v>87</v>
+      </c>
+      <c r="G8" s="17"/>
+      <c r="H8" s="23"/>
+    </row>
+    <row r="9" spans="1:14" s="24" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="41">
+        <v>46178</v>
+      </c>
+      <c r="B9" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="78" t="s">
+        <v>66</v>
+      </c>
+      <c r="E9" s="92" t="s">
+        <v>73</v>
+      </c>
+      <c r="F9" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="G9" s="17"/>
+      <c r="H9" s="23"/>
+      <c r="N9" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="65"/>
-[...32 lines deleted...]
-      <c r="C5" s="89" t="s">
+    </row>
+    <row r="10" spans="1:14" s="24" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="47"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="48"/>
+      <c r="D10" s="49"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="17"/>
+      <c r="H10" s="23"/>
+    </row>
+    <row r="11" spans="1:14" s="7" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="41">
+        <v>46181</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="73" t="s">
         <v>67</v>
       </c>
-      <c r="D5" s="59" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="41" t="s">
+      <c r="E11" s="89" t="s">
+        <v>74</v>
+      </c>
+      <c r="F11" s="65" t="s">
+        <v>89</v>
+      </c>
+      <c r="H11" s="26"/>
+      <c r="I11" s="27"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="16"/>
+    </row>
+    <row r="12" spans="1:14" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="41">
+        <v>46182</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="E12" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="F12" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="G12" s="28"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="14"/>
+      <c r="L12" s="14"/>
+    </row>
+    <row r="13" spans="1:14" s="19" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="41">
+        <v>46183</v>
+      </c>
+      <c r="B13" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" s="90" t="s">
+        <v>60</v>
+      </c>
+      <c r="E13" s="79" t="s">
+        <v>70</v>
+      </c>
+      <c r="F13" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="G13" s="29"/>
+      <c r="H13" s="25"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="18"/>
+    </row>
+    <row r="14" spans="1:14" s="19" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="41">
+        <v>46184</v>
+      </c>
+      <c r="B14" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="E14" s="53" t="s">
+        <v>77</v>
+      </c>
+      <c r="F14" s="65" t="s">
+        <v>92</v>
+      </c>
+      <c r="G14" s="29"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="18"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="18"/>
+      <c r="L14" s="18"/>
+    </row>
+    <row r="15" spans="1:14" s="19" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="41">
+        <v>46185</v>
+      </c>
+      <c r="B15" s="54" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" s="57" t="s">
+        <v>62</v>
+      </c>
+      <c r="E15" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="F15" s="65" t="s">
+        <v>93</v>
+      </c>
+      <c r="G15" s="29"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="18"/>
+      <c r="J15" s="18"/>
+      <c r="K15" s="18"/>
+      <c r="L15" s="18"/>
+    </row>
+    <row r="16" spans="1:14" s="19" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="47"/>
+      <c r="B16" s="48"/>
+      <c r="C16" s="48"/>
+      <c r="D16" s="48"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="48"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="18"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="18"/>
+      <c r="L16" s="18"/>
+    </row>
+    <row r="17" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="41">
+        <v>46188</v>
+      </c>
+      <c r="B17" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="70" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17" s="81" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="F17" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="G17" s="29"/>
+      <c r="H17" s="25"/>
+      <c r="I17" s="20"/>
+      <c r="J17" s="20"/>
+      <c r="K17" s="20"/>
+      <c r="L17" s="20"/>
+    </row>
+    <row r="18" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="41">
+        <v>46189</v>
+      </c>
+      <c r="B18" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" s="71" t="s">
+        <v>57</v>
+      </c>
+      <c r="E18" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="F18" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="G18" s="29"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="20"/>
+      <c r="J18" s="20"/>
+      <c r="K18" s="20"/>
+      <c r="L18" s="20"/>
+    </row>
+    <row r="19" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="41">
+        <v>46190</v>
+      </c>
+      <c r="B19" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="66" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" s="53" t="s">
+        <v>64</v>
+      </c>
+      <c r="E19" s="79" t="s">
+        <v>72</v>
+      </c>
+      <c r="F19" s="44" t="s">
+        <v>96</v>
+      </c>
+      <c r="G19" s="29"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="20"/>
+      <c r="K19" s="20"/>
+      <c r="L19" s="20"/>
+    </row>
+    <row r="20" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="41">
+        <v>46191</v>
+      </c>
+      <c r="B20" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="66" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" s="80" t="s">
+        <v>60</v>
+      </c>
+      <c r="F20" s="44" t="s">
+        <v>97</v>
+      </c>
+      <c r="G20" s="29"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="20"/>
+      <c r="J20" s="20"/>
+      <c r="K20" s="20"/>
+      <c r="L20" s="20"/>
+    </row>
+    <row r="21" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="41">
+        <v>46192</v>
+      </c>
+      <c r="B21" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="D21" s="46" t="s">
+        <v>69</v>
+      </c>
+      <c r="E21" s="91" t="s">
+        <v>79</v>
+      </c>
+      <c r="F21" s="44" t="s">
+        <v>98</v>
+      </c>
+      <c r="G21" s="29"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="20"/>
+      <c r="K21" s="20"/>
+      <c r="L21" s="20"/>
+    </row>
+    <row r="22" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="47"/>
+      <c r="B22" s="48"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="25"/>
+      <c r="I22" s="20"/>
+      <c r="J22" s="20"/>
+      <c r="K22" s="20"/>
+      <c r="L22" s="20"/>
+    </row>
+    <row r="23" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="41">
+        <v>46195</v>
+      </c>
+      <c r="B23" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="73" t="s">
+        <v>50</v>
+      </c>
+      <c r="D23" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" s="80" t="s">
+        <v>80</v>
+      </c>
+      <c r="F23" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="G23" s="29"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="20"/>
+      <c r="J23" s="20"/>
+      <c r="K23" s="20"/>
+      <c r="L23" s="20"/>
+    </row>
+    <row r="24" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="41">
+        <v>46196</v>
+      </c>
+      <c r="B24" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="76" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" s="53" t="s">
+        <v>64</v>
+      </c>
+      <c r="E24" s="79" t="s">
+        <v>83</v>
+      </c>
+      <c r="F24" s="44" t="s">
+        <v>100</v>
+      </c>
+      <c r="G24" s="29"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="20"/>
+      <c r="J24" s="20"/>
+      <c r="K24" s="20"/>
+      <c r="L24" s="20"/>
+    </row>
+    <row r="25" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="41">
+        <v>46197</v>
+      </c>
+      <c r="B25" s="53" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" s="56" t="s">
+        <v>60</v>
+      </c>
+      <c r="E25" s="79" t="s">
+        <v>70</v>
+      </c>
+      <c r="F25" s="44" t="s">
+        <v>101</v>
+      </c>
+      <c r="G25" s="29"/>
+      <c r="H25" s="25"/>
+      <c r="I25" s="20"/>
+      <c r="J25" s="20"/>
+      <c r="K25" s="20"/>
+      <c r="L25" s="20"/>
+    </row>
+    <row r="26" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="41">
+        <v>46198</v>
+      </c>
+      <c r="B26" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="C26" s="74" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="E26" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="F26" s="44" t="s">
+        <v>102</v>
+      </c>
+      <c r="G26" s="29"/>
+      <c r="H26" s="25"/>
+      <c r="I26" s="20"/>
+      <c r="J26" s="20"/>
+      <c r="K26" s="20"/>
+      <c r="L26" s="20"/>
+    </row>
+    <row r="27" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="41">
+        <v>46199</v>
+      </c>
+      <c r="B27" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" s="68" t="s">
         <v>49</v>
       </c>
-      <c r="F5" s="25" t="s">
-[...12 lines deleted...]
-      <c r="C6" s="32" t="s">
+      <c r="D27" s="87" t="s">
+        <v>68</v>
+      </c>
+      <c r="E27" s="75" t="s">
+        <v>81</v>
+      </c>
+      <c r="F27" s="44" t="s">
+        <v>103</v>
+      </c>
+      <c r="G27" s="29"/>
+      <c r="H27" s="25"/>
+      <c r="I27" s="20"/>
+      <c r="J27" s="20"/>
+      <c r="K27" s="20"/>
+      <c r="L27" s="20"/>
+    </row>
+    <row r="28" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="47"/>
+      <c r="B28" s="58"/>
+      <c r="C28" s="59"/>
+      <c r="D28" s="59"/>
+      <c r="E28" s="59"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="29"/>
+      <c r="H28" s="25"/>
+      <c r="I28" s="20"/>
+      <c r="J28" s="20"/>
+      <c r="K28" s="20"/>
+      <c r="L28" s="20"/>
+    </row>
+    <row r="29" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="60">
+        <v>46202</v>
+      </c>
+      <c r="B29" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="85" t="s">
+        <v>51</v>
+      </c>
+      <c r="D29" s="89" t="s">
+        <v>59</v>
+      </c>
+      <c r="E29" s="70" t="s">
+        <v>75</v>
+      </c>
+      <c r="F29" s="43" t="s">
+        <v>104</v>
+      </c>
+      <c r="G29" s="29"/>
+      <c r="H29" s="25"/>
+      <c r="I29" s="20"/>
+      <c r="J29" s="20"/>
+      <c r="K29" s="20"/>
+      <c r="L29" s="20"/>
+    </row>
+    <row r="30" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="60">
+        <v>46203</v>
+      </c>
+      <c r="B30" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="D6" s="40" t="s">
-[...47 lines deleted...]
-      <c r="B9" s="35" t="s">
+      <c r="C30" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" s="78" t="s">
+        <v>66</v>
+      </c>
+      <c r="E30" s="77" t="s">
+        <v>76</v>
+      </c>
+      <c r="F30" s="51" t="s">
+        <v>105</v>
+      </c>
+      <c r="G30" s="29"/>
+      <c r="H30" s="25"/>
+      <c r="I30" s="20"/>
+      <c r="J30" s="20"/>
+      <c r="K30" s="20"/>
+      <c r="L30" s="20"/>
+    </row>
+    <row r="31" spans="1:12" s="21" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="33"/>
+      <c r="B31" s="39"/>
+      <c r="C31" s="33"/>
+      <c r="D31" s="33"/>
+      <c r="E31" s="33"/>
+      <c r="F31" s="33"/>
+      <c r="G31" s="29"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="20"/>
+      <c r="J31" s="20"/>
+      <c r="K31" s="20"/>
+      <c r="L31" s="20"/>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A32" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="33"/>
+    </row>
+    <row r="33" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A33" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="8"/>
+      <c r="C33" s="8"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="8"/>
+      <c r="F33" s="8"/>
+    </row>
+    <row r="34" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A34" s="9"/>
+      <c r="C34" s="28"/>
+    </row>
+    <row r="35" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A35" s="9"/>
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="14"/>
+    </row>
+    <row r="36" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A36" s="9"/>
+      <c r="D36" s="106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="106"/>
+      <c r="F36" s="106"/>
+    </row>
+    <row r="37" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A37" s="9"/>
+      <c r="B37" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="9"/>
+      <c r="D37" s="107" t="s">
+        <v>106</v>
+      </c>
+      <c r="E37" s="107"/>
+      <c r="F37" s="107"/>
+    </row>
+    <row r="38" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A38" s="9"/>
+      <c r="B38" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C38" s="9"/>
+      <c r="D38" s="107" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" s="107"/>
+      <c r="F38" s="107"/>
+    </row>
+    <row r="39" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A39" s="9"/>
+      <c r="B39" s="9"/>
+      <c r="D39" s="34"/>
+      <c r="E39" s="35"/>
+      <c r="F39" s="34"/>
+    </row>
+    <row r="40" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="E40" s="36"/>
+      <c r="F40" s="36"/>
+    </row>
+    <row r="41" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="B41" s="13"/>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="F41" s="36"/>
+    </row>
+    <row r="42" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A42" s="9"/>
+      <c r="B42" s="9"/>
+      <c r="C42" s="22"/>
+      <c r="D42" s="9"/>
+    </row>
+    <row r="43" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A43" s="67"/>
+      <c r="B43" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="C43" s="69"/>
+      <c r="D43" s="107" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="90" t="s">
-[...605 lines deleted...]
-      <c r="B43" s="1" t="s">
+      <c r="E43" s="107"/>
+      <c r="F43" s="32"/>
+    </row>
+    <row r="44" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A44" s="9"/>
+      <c r="B44" s="8"/>
+      <c r="C44" s="8"/>
+      <c r="D44" s="9"/>
+    </row>
+    <row r="45" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A45" s="33"/>
+      <c r="B45" s="13"/>
+      <c r="C45" s="13"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="10"/>
+    </row>
+    <row r="46" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A46" s="13"/>
+      <c r="B46" s="14"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="38"/>
+      <c r="F46" s="33"/>
+      <c r="G46" s="13"/>
+      <c r="H46" s="33"/>
+      <c r="I46" s="38"/>
+      <c r="J46" s="33"/>
+      <c r="K46" s="13"/>
+      <c r="L46" s="33"/>
+      <c r="M46" s="38"/>
+      <c r="N46" s="33"/>
+      <c r="O46" s="13"/>
+      <c r="P46" s="33"/>
+      <c r="Q46" s="38"/>
+      <c r="R46" s="33"/>
+      <c r="S46" s="13"/>
+      <c r="T46" s="33"/>
+      <c r="U46" s="38"/>
+      <c r="V46" s="33"/>
+      <c r="W46" s="13"/>
+      <c r="X46" s="33"/>
+      <c r="Y46" s="38"/>
+      <c r="Z46" s="33"/>
+      <c r="AA46" s="13"/>
+      <c r="AB46" s="33"/>
+      <c r="AC46" s="38"/>
+      <c r="AD46" s="33"/>
+      <c r="AE46" s="13"/>
+      <c r="AF46" s="33"/>
+      <c r="AG46" s="38"/>
+      <c r="AH46" s="33"/>
+      <c r="AI46" s="13"/>
+      <c r="AJ46" s="33"/>
+      <c r="AK46" s="38"/>
+      <c r="AL46" s="33"/>
+      <c r="AM46" s="13"/>
+      <c r="AN46" s="33"/>
+      <c r="AO46" s="38"/>
+      <c r="AP46" s="33"/>
+      <c r="AQ46" s="13"/>
+      <c r="AR46" s="33"/>
+      <c r="AS46" s="38"/>
+      <c r="AT46" s="33"/>
+      <c r="AU46" s="13"/>
+      <c r="AV46" s="33"/>
+      <c r="AW46" s="38"/>
+      <c r="AX46" s="33"/>
+      <c r="AY46" s="13"/>
+      <c r="AZ46" s="33"/>
+      <c r="BA46" s="38"/>
+      <c r="BB46" s="33"/>
+      <c r="BC46" s="13"/>
+      <c r="BD46" s="33"/>
+      <c r="BE46" s="38"/>
+      <c r="BF46" s="33"/>
+      <c r="BG46" s="13"/>
+      <c r="BH46" s="33"/>
+      <c r="BI46" s="38"/>
+      <c r="BJ46" s="33"/>
+      <c r="BK46" s="13"/>
+      <c r="BL46" s="33"/>
+      <c r="BM46" s="38"/>
+      <c r="BN46" s="33"/>
+      <c r="BO46" s="13"/>
+      <c r="BP46" s="33"/>
+      <c r="BQ46" s="38"/>
+      <c r="BR46" s="33"/>
+      <c r="BS46" s="13"/>
+      <c r="BT46" s="33"/>
+      <c r="BU46" s="38"/>
+      <c r="BV46" s="33"/>
+      <c r="BW46" s="13"/>
+      <c r="BX46" s="33"/>
+      <c r="BY46" s="38"/>
+      <c r="BZ46" s="33"/>
+      <c r="CA46" s="13"/>
+      <c r="CB46" s="33"/>
+      <c r="CC46" s="38"/>
+      <c r="CD46" s="33"/>
+      <c r="CE46" s="13"/>
+      <c r="CF46" s="33"/>
+      <c r="CG46" s="38"/>
+      <c r="CH46" s="33"/>
+      <c r="CI46" s="13"/>
+      <c r="CJ46" s="33"/>
+      <c r="CK46" s="38"/>
+      <c r="CL46" s="33"/>
+      <c r="CM46" s="13"/>
+      <c r="CN46" s="33"/>
+      <c r="CO46" s="38"/>
+      <c r="CP46" s="33"/>
+      <c r="CQ46" s="13"/>
+      <c r="CR46" s="33"/>
+      <c r="CS46" s="38"/>
+      <c r="CT46" s="33"/>
+      <c r="CU46" s="13"/>
+      <c r="CV46" s="33"/>
+      <c r="CW46" s="38"/>
+      <c r="CX46" s="33"/>
+      <c r="CY46" s="13"/>
+      <c r="CZ46" s="33"/>
+      <c r="DA46" s="38"/>
+      <c r="DB46" s="33"/>
+      <c r="DC46" s="13"/>
+      <c r="DD46" s="33"/>
+      <c r="DE46" s="38"/>
+      <c r="DF46" s="33"/>
+      <c r="DG46" s="13"/>
+      <c r="DH46" s="33"/>
+      <c r="DI46" s="38"/>
+      <c r="DJ46" s="33"/>
+      <c r="DK46" s="13"/>
+      <c r="DL46" s="33"/>
+      <c r="DM46" s="38"/>
+      <c r="DN46" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="DO46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="DP46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="DQ46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="DR46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="DS46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="DT46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="DU46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="DV46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="DW46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="DX46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="DY46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="DZ46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="EA46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="EB46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="EC46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="ED46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="EE46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="EF46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="EG46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="EH46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="EI46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="EJ46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="EK46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="EL46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="EM46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="EN46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="EO46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="EP46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="EQ46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="ER46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="ES46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="ET46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="EU46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="EV46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="EW46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="EX46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="EY46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="EZ46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="FA46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="FB46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="FC46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="FD46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="FE46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="FF46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="FG46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="FH46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="FI46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="FJ46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="FK46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="FL46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="FM46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="FN46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="FO46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="FP46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="FQ46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="FR46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="FS46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="FT46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="FU46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="FV46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="FW46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="FX46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="FY46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="FZ46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="GA46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="GB46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="GC46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="GD46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="GE46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="GF46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="GG46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="GH46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="GI46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="GJ46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="GK46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="GL46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="GM46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="GN46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="GO46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="GP46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="GQ46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="GR46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="GS46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="GT46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="GU46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="GV46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="GW46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="GX46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="GY46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="GZ46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="HA46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="HB46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="HC46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="HD46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="HE46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="HF46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="HG46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="HH46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="HI46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="HJ46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="HK46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="HL46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="HM46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="HN46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="HO46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="HP46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="HQ46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="HR46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="HS46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="HT46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="HU46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="HV46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="HW46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="HX46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="HY46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="HZ46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="IA46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="IB46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="IC46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="ID46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="IE46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="IF46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="IG46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="IH46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="II46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="IJ46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="IK46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="IL46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="IM46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="IN46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="IO46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="IP46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="IQ46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="IR46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="IS46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="IT46" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="IU46" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="IV46" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="47" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="C47" s="8"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="10"/>
+    </row>
+    <row r="48" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A48" s="9"/>
+      <c r="B48" s="8"/>
+      <c r="C48" s="9"/>
+      <c r="D48" s="105"/>
+      <c r="E48" s="105"/>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" s="9"/>
+      <c r="B49" s="22"/>
+      <c r="C49" s="9"/>
+      <c r="D49" s="9"/>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" s="18"/>
+      <c r="B50" s="22"/>
+      <c r="C50" s="9"/>
+      <c r="D50" s="9"/>
+      <c r="G50" s="14"/>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" s="18"/>
+      <c r="C51" s="22"/>
+      <c r="D51" s="11"/>
+      <c r="E51" s="11"/>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" s="18"/>
+      <c r="B52" s="11"/>
+      <c r="C52" s="31"/>
+      <c r="D52" s="31"/>
+      <c r="E52" s="11"/>
+    </row>
+    <row r="53" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A53" s="18"/>
+      <c r="B53" s="2"/>
+      <c r="C53" s="3"/>
+      <c r="D53" s="2"/>
+      <c r="E53" s="2"/>
+    </row>
+    <row r="54" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="C54" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="D54" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="E43" s="1" t="s">
+      <c r="E54" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="E44" s="1"/>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B55" s="1"/>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="D33:F33"/>
-[...1 lines deleted...]
-    <mergeCell ref="B24:F24"/>
     <mergeCell ref="A2:F3"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:E4"/>
-    <mergeCell ref="D31:F31"/>
-    <mergeCell ref="D32:F32"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="D36:F36"/>
+    <mergeCell ref="D37:F37"/>
+    <mergeCell ref="D38:F38"/>
+    <mergeCell ref="D43:E43"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.9" right="0.70866141732283461" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="51" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="51" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Adlandırılmış Aralıklar</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>