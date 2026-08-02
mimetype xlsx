--- v2 (2026-06-15)
+++ v3 (2026-08-02)
@@ -1,405 +1,360 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SKS\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DDE0EF86-2818-4DBD-9C6D-39E828C8D2CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8D3FCB27-9120-432F-8759-8A8994872E70}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{AA2F0F76-5EF0-4CC3-A433-E71A8FEEA6C7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{446E234D-6E05-4A55-82CD-4AFC9F65754A}"/>
   </bookViews>
   <sheets>
     <sheet name="Sayfa1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sayfa1!$A$1:$F$54</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sayfa1!$A$1:$F$55</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="92">
   <si>
     <t>Enerji(kkal)*</t>
   </si>
   <si>
     <t>Rev. No/Tarih: 00/-</t>
   </si>
   <si>
     <t>Sayfa No: 1/1</t>
   </si>
   <si>
     <t xml:space="preserve">Doküman Kodu: P09-F10                                          </t>
   </si>
   <si>
     <t xml:space="preserve">        ANKARA ÜNİVERSİTESİ     </t>
   </si>
   <si>
     <t xml:space="preserve">                                  ANKARA ÜNİVERSİTESİ</t>
   </si>
   <si>
     <t xml:space="preserve">                                     SAĞLIK, KÜLTÜR VE SPOR DAİRE BAŞKANLIĞI DİYETİSYENLERİ</t>
   </si>
   <si>
     <t xml:space="preserve"> Yayın Trh: 04.01.2016 </t>
   </si>
   <si>
     <t>** Menü enerji (kkal) değerleri yaklaşık değerlerdir ve bilgilendirme amaçlı yazılmıştır.</t>
   </si>
   <si>
     <t>* Menü enerjilerinin hesaplanmasında " Besin Bileşim Cetveli" temel alınmıştır.</t>
   </si>
   <si>
     <t>DİYETİSYENLERİ</t>
   </si>
   <si>
     <t xml:space="preserve">   </t>
   </si>
   <si>
-    <t xml:space="preserve">    </t>
-[...1 lines deleted...]
-  <si>
     <t>IZGARA TAVUK KANAT/PATATES GARNİTÜR</t>
   </si>
   <si>
     <t>BULGUR PİLAVI</t>
   </si>
   <si>
     <t>MEYVE</t>
   </si>
   <si>
     <t>DOMATES ÇORBA</t>
   </si>
   <si>
     <t xml:space="preserve">                           EFİLİ KIRGIN                  BATUHAN ATİLA              BURCU KALKAN</t>
   </si>
   <si>
-    <t>HAZİRAN 2026 YEMEK MENÜSÜ</t>
-[...1 lines deleted...]
-  <si>
     <t>MAKSUT ŞAHİN           ALPER ADAK        SEBİHA ÖZGE DUMAN</t>
   </si>
   <si>
+    <t>TEMMUZ 2026 YEMEK MENÜSÜ</t>
+  </si>
+  <si>
+    <t>15 TEMMUZ DEMOKRASİ VE MİLLİ BİRLİK GÜNÜ</t>
+  </si>
+  <si>
+    <t>İDARİ TATİL</t>
+  </si>
+  <si>
+    <t>SOĞUK GEMİCİ ÇORBA (272 kkal)</t>
+  </si>
+  <si>
+    <t>TARHANA ÇORBA (176 kkal)</t>
+  </si>
+  <si>
+    <t>KIRMIZI MERCİMEK ÇORBA (204 kkal)</t>
+  </si>
+  <si>
+    <t>ALACA ÇORBA (194 kkal)</t>
+  </si>
+  <si>
+    <t>SOĞUK AYRAN AŞI ÇORBA (196 kkal)</t>
+  </si>
+  <si>
+    <t>DÜĞÜRCÜK ÇORBA (196 kkal)</t>
+  </si>
+  <si>
     <t>ŞEHRİYE ÇORBA (161 kkal)</t>
   </si>
   <si>
-    <t>KIRMIZI MERCİMEK ÇORBA (204 kkal)</t>
-[...8 lines deleted...]
-    <t>TARHANA ÇORBA (176 kkal)</t>
+    <t>MAHLUTA ÇORBA ((204 kkal)</t>
+  </si>
+  <si>
+    <t>KÖYLÜM ÇORBA (206 kkal)</t>
   </si>
   <si>
     <t>MANTAR ÇORBA (136 kkal)</t>
   </si>
   <si>
-    <t>YAYLA ÇORBA (168 kkal)</t>
-[...17 lines deleted...]
-    <t>SOĞUK AYRAN AŞI ÇORBA (196 kkal)</t>
+    <t>DOMATES ÇORBA (248 kkal)</t>
+  </si>
+  <si>
+    <t>TOYGA ÇORBA (198 kkal)</t>
+  </si>
+  <si>
+    <t>SOĞUK ERİŞTELİ MISIR ÇORBA (175 kkal)</t>
+  </si>
+  <si>
+    <t>ETLİ MEVSİM TÜRLÜ (648 kkal)</t>
+  </si>
+  <si>
+    <t>KÖY USULÜ TAVUK (647 kkal)</t>
+  </si>
+  <si>
+    <t>ROSTO KÖFTE/PATATES GARNİTÜR (674 kkal)</t>
+  </si>
+  <si>
+    <t>IZGARA TAVUK BUT/SALATA (741 kkal)</t>
+  </si>
+  <si>
+    <t>İSLİM KEBAP (810 kkal)</t>
+  </si>
+  <si>
+    <t>İZMİR KÖFTE (712 kkal)</t>
+  </si>
+  <si>
+    <t>PİLİÇ TOPKAPI (784 kkal)</t>
+  </si>
+  <si>
+    <t>ETLİ NOHUT (422 kkal)</t>
+  </si>
+  <si>
+    <t>ÇOBAN KAVURMA (478 kkal)</t>
+  </si>
+  <si>
+    <t>TAVUK TALEKS (656 kkal)</t>
+  </si>
+  <si>
+    <t>İSKENDER KEBAP (567 kkal)</t>
+  </si>
+  <si>
+    <t>PİLAV ÜSTÜ TAVUK DÖNER  (522 kkal)</t>
+  </si>
+  <si>
+    <t>ETLİ KURU FASULYE (410 kkal)</t>
+  </si>
+  <si>
+    <t>KARNIYARIK (673 kkal)</t>
+  </si>
+  <si>
+    <t>BARBEKÜ SOSLU IZGARA TAVUK/SEBZE GARNİTÜR (565 kkal)</t>
+  </si>
+  <si>
+    <t>KADINBUDU KÖFTE/ELMA DİLİM PATATES (1084 kkal)</t>
+  </si>
+  <si>
+    <t>TAVUK TANTUNİ/LAVAŞ/TURŞU (741 kkal)</t>
+  </si>
+  <si>
+    <t>ŞEHRİYELİ PİRİNÇ PİLAVI (435 kkal)</t>
+  </si>
+  <si>
+    <t>SOSLU SPAGETTİ (456 kkal)</t>
+  </si>
+  <si>
+    <t>ARPA ŞEHRİYE PİLAVI (360 kkal)</t>
+  </si>
+  <si>
+    <t>CEVİZLİ ERİŞTE (412 kkal)</t>
+  </si>
+  <si>
+    <t>SOSLU MAKARNA (456 kkal)</t>
+  </si>
+  <si>
+    <t>SEBZE GRATEN (336 kkal)</t>
   </si>
   <si>
     <t>SADE PİRİNÇ PİLAVI (430 kkal)</t>
   </si>
   <si>
-    <t>ET DÖNER/ELMA DİLİM PATATES (595 kkal)</t>
-[...74 lines deleted...]
-    <t>SEBZE GRATEN (336 kkal)</t>
+    <t>BULGUR PİLAVI (373 kkal)</t>
   </si>
   <si>
     <t>MEVSİM SALATA (84 kkal)</t>
   </si>
   <si>
-    <t>BULGUR PİLAVI (373 kkal)</t>
-[...23 lines deleted...]
-    <t>SOSLU KARIŞIK KIZARTMA (804 kkal)</t>
+    <t>ŞAKŞUKA (737 kkal)</t>
+  </si>
+  <si>
+    <t>YOĞURTLU KARIŞIK KIZARTMA (836 kkal)</t>
+  </si>
+  <si>
+    <t>KÖRİLİ MAKARNA (358 kkal)</t>
+  </si>
+  <si>
+    <t>CEVİZLİ KADAYIF (389 kkal)</t>
+  </si>
+  <si>
+    <t>CACIK (94 kkal)</t>
+  </si>
+  <si>
+    <t>MEYVE (80 kkal)</t>
   </si>
   <si>
     <t>AYRAN (64 kkal)</t>
   </si>
   <si>
-    <t>YOĞURT (158 kkal)</t>
-[...14 lines deleted...]
-    <t>ÇİKOLATA RÜYASI (354 kkal)</t>
+    <t>TULUMBA TATLISI (452 kkal)</t>
+  </si>
+  <si>
+    <t>İRMİK HELVASI (401 kkal)</t>
   </si>
   <si>
     <t>FRAMBUAZ RÜYASI (302 kkal)</t>
   </si>
   <si>
-    <t>MISIRLI AYSBERG  SALATA (54 kkal)</t>
-[...13 lines deleted...]
-  <si>
     <t>SÖĞÜŞ SALATA (36 kkal)</t>
   </si>
   <si>
-    <t>1250 KKAL</t>
-[...56 lines deleted...]
-    <t>1769 KKAL</t>
+    <t>ÇİKOLATALI PUDİNG (477 kkal)</t>
+  </si>
+  <si>
+    <t>AŞURE (606 kkal)</t>
+  </si>
+  <si>
+    <t>HAVUÇ TATLISI (293 kkal)</t>
+  </si>
+  <si>
+    <t>NAME KURUMSAL YEMEK GIDA A.Ş.</t>
+  </si>
+  <si>
+    <t>1744 KKAL</t>
+  </si>
+  <si>
+    <t>1373 KKAL</t>
+  </si>
+  <si>
+    <t>1318 KKAL</t>
+  </si>
+  <si>
+    <t>1816 KKAL</t>
+  </si>
+  <si>
+    <t>1640 KKAL</t>
+  </si>
+  <si>
+    <t>1513 KKAL</t>
   </si>
   <si>
     <t>1396 KKAL</t>
   </si>
   <si>
-    <t>1777 KKAL</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">GURMESİN YEMEK GIDA AŞ. </t>
+    <t>1490 KKAL</t>
+  </si>
+  <si>
+    <t>1861 KKAL</t>
+  </si>
+  <si>
+    <t>1798 KKAL</t>
+  </si>
+  <si>
+    <t>1810 KKAL</t>
+  </si>
+  <si>
+    <t>1147 KKAL</t>
+  </si>
+  <si>
+    <t>1590 KKAL</t>
+  </si>
+  <si>
+    <t>1460 KKAL</t>
+  </si>
+  <si>
+    <t>1406 KKAL</t>
+  </si>
+  <si>
+    <t>918 KKAL</t>
+  </si>
+  <si>
+    <t>1303 KKAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -493,51 +448,51 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="32">
+  <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
@@ -605,340 +560,291 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="thin">
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-[...3 lines deleted...]
-      <bottom style="thin">
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
-[...2 lines deleted...]
-      <bottom style="medium">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...9 lines deleted...]
-      </left>
       <right/>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...11 lines deleted...]
-      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-      <top style="thin">
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
-      </top>
-[...37 lines deleted...]
-        <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
-      </bottom>
-[...13 lines deleted...]
-        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...26 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="115">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1051,258 +957,279 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="16" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="7" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="3" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="12" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8360" name="Resim 3" descr="A">
+        <xdr:cNvPr id="8544" name="Resim 3" descr="A">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B1C9449-8CD3-473A-86A3-F8C365E9FBFA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C14853E6-A280-5156-0BDE-3141E26D3DFA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="9525" y="0"/>
           <a:ext cx="1323975" cy="762000"/>
         </a:xfrm>
@@ -1329,54 +1256,54 @@
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8361" name="Resim 3" descr="A">
+        <xdr:cNvPr id="8545" name="Resim 3" descr="A">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68864743-B746-9E4C-B066-2DB31788E288}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55AFBD68-1198-C7D2-8CBC-19DC1D9CA2DF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1323975" cy="762000"/>
         </a:xfrm>
@@ -1681,1464 +1608,1440 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9953884A-7ADD-49A6-97A7-F32F368BE3AD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E81B795-5FEB-4371-9B61-6CD0DE5CDC21}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:IV55"/>
+  <dimension ref="A1:IV56"/>
   <sheetViews>
     <sheetView tabSelected="1" showWhiteSpace="0" zoomScale="82" zoomScaleNormal="82" zoomScaleSheetLayoutView="82" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="D28" sqref="D28"/>
+      <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="7" customWidth="1"/>
     <col min="2" max="2" width="45.28515625" style="4" customWidth="1"/>
     <col min="3" max="3" width="69.140625" style="4" customWidth="1"/>
     <col min="4" max="4" width="49.28515625" style="4" customWidth="1"/>
     <col min="5" max="5" width="51.5703125" style="4" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" style="4" customWidth="1"/>
     <col min="7" max="7" width="5.140625" style="4" customWidth="1"/>
     <col min="8" max="8" width="9" style="4" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" style="4" customWidth="1"/>
     <col min="10" max="16384" width="8.7109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="99" t="s">
+    <row r="1" spans="1:12" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="100"/>
-[...3 lines deleted...]
-      <c r="F1" s="101"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="96"/>
       <c r="G1" s="14"/>
       <c r="H1" s="15"/>
       <c r="I1" s="14"/>
     </row>
-    <row r="2" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="93" t="s">
+    <row r="2" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="88" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="94"/>
-[...3 lines deleted...]
-      <c r="F2" s="95"/>
+      <c r="B2" s="89"/>
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="90"/>
       <c r="G2" s="16"/>
       <c r="H2" s="15"/>
       <c r="I2" s="14"/>
     </row>
-    <row r="3" spans="1:14" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F3" s="98"/>
+    <row r="3" spans="1:12" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="91"/>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="93"/>
       <c r="G3" s="16"/>
       <c r="H3" s="15"/>
       <c r="I3" s="14"/>
     </row>
-    <row r="4" spans="1:14" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E4" s="104"/>
+    <row r="4" spans="1:12" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="97"/>
+      <c r="B4" s="98"/>
+      <c r="C4" s="98"/>
+      <c r="D4" s="98"/>
+      <c r="E4" s="99"/>
       <c r="F4" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="7"/>
     </row>
-    <row r="5" spans="1:14" s="24" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:12" s="24" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="41">
-        <v>46174</v>
-[...4 lines deleted...]
-      <c r="C5" s="61" t="s">
+        <v>46204</v>
+      </c>
+      <c r="B5" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="D5" s="81" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="D5" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="E5" s="43" t="s">
+        <v>63</v>
       </c>
       <c r="F5" s="44" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="G5" s="17"/>
       <c r="H5" s="23"/>
     </row>
-    <row r="6" spans="1:14" s="24" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:12" s="24" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="41">
-        <v>46175</v>
-[...11 lines deleted...]
-        <v>71</v>
+        <v>46205</v>
+      </c>
+      <c r="B6" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" s="65" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" s="53" t="s">
+        <v>64</v>
       </c>
       <c r="F6" s="44" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="G6" s="17"/>
       <c r="H6" s="23"/>
     </row>
-    <row r="7" spans="1:14" s="24" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:12" s="24" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="41">
-        <v>46176</v>
-[...7 lines deleted...]
-      <c r="D7" s="82" t="s">
+        <v>46206</v>
+      </c>
+      <c r="B7" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" s="73" t="s">
+        <v>53</v>
+      </c>
+      <c r="E7" s="64" t="s">
         <v>65</v>
       </c>
-      <c r="E7" s="79" t="s">
-[...3 lines deleted...]
-        <v>86</v>
+      <c r="F7" s="56" t="s">
+        <v>77</v>
       </c>
       <c r="G7" s="17"/>
       <c r="H7" s="23"/>
     </row>
-    <row r="8" spans="1:14" s="24" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      </c>
+    <row r="8" spans="1:12" s="24" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="47"/>
+      <c r="B8" s="48"/>
+      <c r="C8" s="48"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
       <c r="G8" s="17"/>
       <c r="H8" s="23"/>
     </row>
-    <row r="9" spans="1:14" s="24" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:12" s="7" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="41">
-        <v>46178</v>
-[...32 lines deleted...]
-    <row r="11" spans="1:14" s="7" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>46209</v>
+      </c>
+      <c r="B9" s="106" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="107"/>
+      <c r="D9" s="107"/>
+      <c r="E9" s="107"/>
+      <c r="F9" s="108"/>
+      <c r="H9" s="26"/>
+      <c r="I9" s="27"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="16"/>
+      <c r="L9" s="16"/>
+    </row>
+    <row r="10" spans="1:12" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="41">
+        <v>46210</v>
+      </c>
+      <c r="B10" s="109"/>
+      <c r="C10" s="110"/>
+      <c r="D10" s="110"/>
+      <c r="E10" s="110"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="14"/>
+      <c r="L10" s="14"/>
+    </row>
+    <row r="11" spans="1:12" s="19" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="41">
-        <v>46181</v>
-[...22 lines deleted...]
-    <row r="12" spans="1:14" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>46211</v>
+      </c>
+      <c r="B11" s="109"/>
+      <c r="C11" s="110"/>
+      <c r="D11" s="110"/>
+      <c r="E11" s="110"/>
+      <c r="F11" s="111"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="18"/>
+      <c r="L11" s="18"/>
+    </row>
+    <row r="12" spans="1:12" s="19" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="41">
-        <v>46182</v>
-[...23 lines deleted...]
-    <row r="13" spans="1:14" s="19" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>46212</v>
+      </c>
+      <c r="B12" s="109"/>
+      <c r="C12" s="110"/>
+      <c r="D12" s="110"/>
+      <c r="E12" s="110"/>
+      <c r="F12" s="111"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="25"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="18"/>
+    </row>
+    <row r="13" spans="1:12" s="19" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="41">
-        <v>46183</v>
-[...15 lines deleted...]
-      </c>
+        <v>46213</v>
+      </c>
+      <c r="B13" s="112"/>
+      <c r="C13" s="113"/>
+      <c r="D13" s="113"/>
+      <c r="E13" s="113"/>
+      <c r="F13" s="114"/>
       <c r="G13" s="29"/>
       <c r="H13" s="25"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
     </row>
-    <row r="14" spans="1:14" s="19" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      </c>
+    <row r="14" spans="1:12" s="19" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="47"/>
+      <c r="B14" s="48"/>
+      <c r="C14" s="48"/>
+      <c r="D14" s="48"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="48"/>
       <c r="G14" s="29"/>
       <c r="H14" s="25"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
     </row>
-    <row r="15" spans="1:14" s="19" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="41">
-        <v>46185</v>
-[...10 lines deleted...]
-      <c r="E15" s="51" t="s">
+        <v>46216</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="F15" s="44" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="G15" s="29"/>
       <c r="H15" s="25"/>
-      <c r="I15" s="18"/>
-[...10 lines deleted...]
-      <c r="F16" s="48"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="20"/>
+      <c r="L15" s="20"/>
+    </row>
+    <row r="16" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="41">
+        <v>46217</v>
+      </c>
+      <c r="B16" s="75" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" s="86" t="s">
+        <v>54</v>
+      </c>
+      <c r="E16" s="87" t="s">
+        <v>73</v>
+      </c>
+      <c r="F16" s="68" t="s">
+        <v>79</v>
+      </c>
       <c r="G16" s="29"/>
       <c r="H16" s="25"/>
-      <c r="I16" s="18"/>
-[...2 lines deleted...]
-      <c r="L16" s="18"/>
+      <c r="I16" s="20"/>
+      <c r="J16" s="20"/>
+      <c r="K16" s="20"/>
+      <c r="L16" s="20"/>
     </row>
     <row r="17" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="41">
-        <v>46188</v>
-[...15 lines deleted...]
-      </c>
+        <v>46218</v>
+      </c>
+      <c r="B17" s="103" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="104"/>
+      <c r="D17" s="104"/>
+      <c r="E17" s="104"/>
+      <c r="F17" s="105"/>
       <c r="G17" s="29"/>
       <c r="H17" s="25"/>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
     </row>
     <row r="18" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="41">
-        <v>46189</v>
-[...14 lines deleted...]
-        <v>95</v>
+        <v>46219</v>
+      </c>
+      <c r="B18" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="E18" s="59" t="s">
+        <v>66</v>
+      </c>
+      <c r="F18" s="69" t="s">
+        <v>80</v>
       </c>
       <c r="G18" s="29"/>
       <c r="H18" s="25"/>
       <c r="I18" s="20"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
     </row>
     <row r="19" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="41">
-        <v>46190</v>
-[...11 lines deleted...]
-        <v>72</v>
+        <v>46220</v>
+      </c>
+      <c r="B19" s="62" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="62" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="64" t="s">
+        <v>65</v>
       </c>
       <c r="F19" s="44" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="G19" s="29"/>
       <c r="H19" s="25"/>
       <c r="I19" s="20"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
     </row>
     <row r="20" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="41">
-[...16 lines deleted...]
-      </c>
+      <c r="A20" s="47"/>
+      <c r="B20" s="48"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
       <c r="G20" s="29"/>
       <c r="H20" s="25"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
     </row>
     <row r="21" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="41">
-        <v>46192</v>
-[...11 lines deleted...]
-        <v>79</v>
+        <v>46223</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="76" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="E21" s="81" t="s">
+        <v>71</v>
       </c>
       <c r="F21" s="44" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="G21" s="29"/>
       <c r="H21" s="25"/>
       <c r="I21" s="20"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
     </row>
     <row r="22" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="47"/>
-[...4 lines deleted...]
-      <c r="F22" s="47"/>
+      <c r="A22" s="41">
+        <v>46224</v>
+      </c>
+      <c r="B22" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="D22" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="E22" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="F22" s="44" t="s">
+        <v>83</v>
+      </c>
       <c r="G22" s="29"/>
       <c r="H22" s="25"/>
       <c r="I22" s="20"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
     </row>
     <row r="23" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="41">
-        <v>46195</v>
-[...11 lines deleted...]
-        <v>80</v>
+        <v>46225</v>
+      </c>
+      <c r="B23" s="75" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="77" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="E23" s="83" t="s">
+        <v>66</v>
       </c>
       <c r="F23" s="44" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="G23" s="29"/>
       <c r="H23" s="25"/>
       <c r="I23" s="20"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
     </row>
     <row r="24" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="41">
-        <v>46196</v>
-[...11 lines deleted...]
-        <v>83</v>
+        <v>46226</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="79" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24" s="75" t="s">
+        <v>51</v>
+      </c>
+      <c r="E24" s="78" t="s">
+        <v>70</v>
       </c>
       <c r="F24" s="44" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="G24" s="29"/>
       <c r="H24" s="25"/>
       <c r="I24" s="20"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
     </row>
     <row r="25" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="41">
-        <v>46197</v>
-[...11 lines deleted...]
-        <v>70</v>
+        <v>46227</v>
+      </c>
+      <c r="B25" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="80" t="s">
+        <v>43</v>
+      </c>
+      <c r="D25" s="63" t="s">
+        <v>58</v>
+      </c>
+      <c r="E25" s="82" t="s">
+        <v>72</v>
       </c>
       <c r="F25" s="44" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="G25" s="29"/>
       <c r="H25" s="25"/>
       <c r="I25" s="20"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
     </row>
     <row r="26" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="41">
-[...16 lines deleted...]
-      </c>
+      <c r="A26" s="47"/>
+      <c r="B26" s="54"/>
+      <c r="C26" s="55"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="55"/>
+      <c r="F26" s="47"/>
       <c r="G26" s="29"/>
       <c r="H26" s="25"/>
       <c r="I26" s="20"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
     </row>
     <row r="27" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="41">
-        <v>46199</v>
-[...14 lines deleted...]
-        <v>103</v>
+        <v>46230</v>
+      </c>
+      <c r="B27" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="42" t="s">
+        <v>44</v>
+      </c>
+      <c r="D27" s="52" t="s">
+        <v>60</v>
+      </c>
+      <c r="E27" s="43" t="s">
+        <v>65</v>
+      </c>
+      <c r="F27" s="56" t="s">
+        <v>87</v>
       </c>
       <c r="G27" s="29"/>
       <c r="H27" s="25"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
     </row>
     <row r="28" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="47"/>
-[...4 lines deleted...]
-      <c r="F28" s="47"/>
+      <c r="A28" s="41">
+        <v>46231</v>
+      </c>
+      <c r="B28" s="71" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="75" t="s">
+        <v>48</v>
+      </c>
+      <c r="D28" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="E28" s="75" t="s">
+        <v>68</v>
+      </c>
+      <c r="F28" s="56" t="s">
+        <v>88</v>
+      </c>
       <c r="G28" s="29"/>
       <c r="H28" s="25"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
     </row>
     <row r="29" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="60">
-[...5 lines deleted...]
-      <c r="C29" s="85" t="s">
+      <c r="A29" s="41">
+        <v>46232</v>
+      </c>
+      <c r="B29" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="D29" s="75" t="s">
         <v>51</v>
       </c>
-      <c r="D29" s="89" t="s">
-[...6 lines deleted...]
-        <v>104</v>
+      <c r="E29" s="53" t="s">
+        <v>64</v>
+      </c>
+      <c r="F29" s="56" t="s">
+        <v>89</v>
       </c>
       <c r="G29" s="29"/>
       <c r="H29" s="25"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
     </row>
     <row r="30" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="60">
-[...2 lines deleted...]
-      <c r="B30" s="78" t="s">
+      <c r="A30" s="41">
+        <v>46233</v>
+      </c>
+      <c r="B30" s="74" t="s">
         <v>31</v>
       </c>
-      <c r="C30" s="77" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="78" t="s">
+      <c r="C30" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="D30" s="66" t="s">
+        <v>59</v>
+      </c>
+      <c r="E30" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="E30" s="77" t="s">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="F30" s="56" t="s">
+        <v>90</v>
       </c>
       <c r="G30" s="29"/>
       <c r="H30" s="25"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
     </row>
-    <row r="31" spans="1:12" s="21" customFormat="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F31" s="33"/>
+    <row r="31" spans="1:12" s="21" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="41">
+        <v>46234</v>
+      </c>
+      <c r="B31" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="D31" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="E31" s="61" t="s">
+        <v>69</v>
+      </c>
+      <c r="F31" s="56" t="s">
+        <v>91</v>
+      </c>
       <c r="G31" s="29"/>
       <c r="H31" s="25"/>
       <c r="I31" s="20"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
     </row>
-    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A32" s="30" t="s">
+    <row r="32" spans="1:12" s="21" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="33"/>
+      <c r="B32" s="39"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
+      <c r="F32" s="33"/>
+      <c r="G32" s="29"/>
+      <c r="H32" s="25"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="20"/>
+      <c r="K32" s="20"/>
+      <c r="L32" s="20"/>
+    </row>
+    <row r="33" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A33" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="B32" s="7"/>
-[...6 lines deleted...]
-      <c r="A33" s="8" t="s">
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="33"/>
+    </row>
+    <row r="34" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B33" s="8"/>
-[...7 lines deleted...]
-      <c r="C34" s="28"/>
+      <c r="B34" s="8"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
     </row>
     <row r="35" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A35" s="9"/>
-      <c r="B35" s="13"/>
-[...3 lines deleted...]
-      <c r="F35" s="14"/>
+      <c r="C35" s="28"/>
     </row>
     <row r="36" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A36" s="9"/>
-      <c r="D36" s="106" t="s">
-[...3 lines deleted...]
-      <c r="F36" s="106"/>
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="14"/>
     </row>
     <row r="37" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A37" s="9"/>
-      <c r="B37" s="9" t="s">
-[...7 lines deleted...]
-      <c r="F37" s="107"/>
+      <c r="D37" s="101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" s="101"/>
+      <c r="F37" s="101"/>
     </row>
     <row r="38" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A38" s="9"/>
       <c r="B38" s="9" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C38" s="9"/>
-      <c r="D38" s="107" t="s">
-[...3 lines deleted...]
-      <c r="F38" s="107"/>
+      <c r="D38" s="102" t="s">
+        <v>74</v>
+      </c>
+      <c r="E38" s="102"/>
+      <c r="F38" s="102"/>
     </row>
     <row r="39" spans="1:256" x14ac:dyDescent="0.25">
       <c r="A39" s="9"/>
-      <c r="B39" s="9"/>
-[...2 lines deleted...]
-      <c r="F39" s="34"/>
+      <c r="B39" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C39" s="9"/>
+      <c r="D39" s="102" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" s="102"/>
+      <c r="F39" s="102"/>
     </row>
     <row r="40" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="E40" s="36"/>
-      <c r="F40" s="36"/>
+      <c r="A40" s="9"/>
+      <c r="B40" s="9"/>
+      <c r="D40" s="34"/>
+      <c r="E40" s="35"/>
+      <c r="F40" s="34"/>
     </row>
     <row r="41" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="B41" s="13"/>
-[...1 lines deleted...]
-      <c r="D41" s="13"/>
+      <c r="E41" s="36"/>
       <c r="F41" s="36"/>
     </row>
     <row r="42" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A42" s="9"/>
-[...2 lines deleted...]
-      <c r="D42" s="9"/>
+      <c r="B42" s="13"/>
+      <c r="C42" s="13"/>
+      <c r="D42" s="13"/>
+      <c r="F42" s="36"/>
     </row>
     <row r="43" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A43" s="67"/>
-[...4 lines deleted...]
-      <c r="D43" s="107" t="s">
+      <c r="A43" s="9"/>
+      <c r="B43" s="9"/>
+      <c r="C43" s="22"/>
+      <c r="D43" s="9"/>
+    </row>
+    <row r="44" spans="1:256" x14ac:dyDescent="0.25">
+      <c r="A44" s="57"/>
+      <c r="B44" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="E43" s="107"/>
-[...6 lines deleted...]
-      <c r="D44" s="9"/>
+      <c r="C44" s="58"/>
+      <c r="D44" s="102" t="s">
+        <v>16</v>
+      </c>
+      <c r="E44" s="102"/>
+      <c r="F44" s="32"/>
     </row>
     <row r="45" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A45" s="33"/>
-[...3 lines deleted...]
-      <c r="E45" s="10"/>
+      <c r="A45" s="9"/>
+      <c r="B45" s="8"/>
+      <c r="C45" s="8"/>
+      <c r="D45" s="9"/>
     </row>
     <row r="46" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A46" s="13"/>
-[...536 lines deleted...]
-      <c r="E47" s="10"/>
+      <c r="A46" s="33"/>
+      <c r="B46" s="13"/>
+      <c r="C46" s="13"/>
+      <c r="D46" s="13"/>
+      <c r="E46" s="10"/>
+    </row>
+    <row r="47" spans="1:256" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A47" s="55"/>
+      <c r="B47" s="84"/>
+      <c r="C47" s="55"/>
+      <c r="D47" s="49"/>
+      <c r="E47" s="38"/>
+      <c r="F47" s="33"/>
+      <c r="G47" s="13"/>
+      <c r="H47" s="33"/>
+      <c r="I47" s="38"/>
+      <c r="J47" s="33"/>
+      <c r="K47" s="13"/>
+      <c r="L47" s="33"/>
+      <c r="M47" s="38"/>
+      <c r="N47" s="33"/>
+      <c r="O47" s="13"/>
+      <c r="P47" s="33"/>
+      <c r="Q47" s="38"/>
+      <c r="R47" s="33"/>
+      <c r="S47" s="13"/>
+      <c r="T47" s="33"/>
+      <c r="U47" s="38"/>
+      <c r="V47" s="33"/>
+      <c r="W47" s="13"/>
+      <c r="X47" s="33"/>
+      <c r="Y47" s="38"/>
+      <c r="Z47" s="33"/>
+      <c r="AA47" s="13"/>
+      <c r="AB47" s="33"/>
+      <c r="AC47" s="38"/>
+      <c r="AD47" s="33"/>
+      <c r="AE47" s="13"/>
+      <c r="AF47" s="33"/>
+      <c r="AG47" s="38"/>
+      <c r="AH47" s="33"/>
+      <c r="AI47" s="13"/>
+      <c r="AJ47" s="33"/>
+      <c r="AK47" s="38"/>
+      <c r="AL47" s="33"/>
+      <c r="AM47" s="13"/>
+      <c r="AN47" s="33"/>
+      <c r="AO47" s="38"/>
+      <c r="AP47" s="33"/>
+      <c r="AQ47" s="13"/>
+      <c r="AR47" s="33"/>
+      <c r="AS47" s="38"/>
+      <c r="AT47" s="33"/>
+      <c r="AU47" s="13"/>
+      <c r="AV47" s="33"/>
+      <c r="AW47" s="38"/>
+      <c r="AX47" s="33"/>
+      <c r="AY47" s="13"/>
+      <c r="AZ47" s="33"/>
+      <c r="BA47" s="38"/>
+      <c r="BB47" s="33"/>
+      <c r="BC47" s="13"/>
+      <c r="BD47" s="33"/>
+      <c r="BE47" s="38"/>
+      <c r="BF47" s="33"/>
+      <c r="BG47" s="13"/>
+      <c r="BH47" s="33"/>
+      <c r="BI47" s="38"/>
+      <c r="BJ47" s="33"/>
+      <c r="BK47" s="13"/>
+      <c r="BL47" s="33"/>
+      <c r="BM47" s="38"/>
+      <c r="BN47" s="33"/>
+      <c r="BO47" s="13"/>
+      <c r="BP47" s="33"/>
+      <c r="BQ47" s="38"/>
+      <c r="BR47" s="33"/>
+      <c r="BS47" s="13"/>
+      <c r="BT47" s="33"/>
+      <c r="BU47" s="38"/>
+      <c r="BV47" s="33"/>
+      <c r="BW47" s="13"/>
+      <c r="BX47" s="33"/>
+      <c r="BY47" s="38"/>
+      <c r="BZ47" s="33"/>
+      <c r="CA47" s="13"/>
+      <c r="CB47" s="33"/>
+      <c r="CC47" s="38"/>
+      <c r="CD47" s="33"/>
+      <c r="CE47" s="13"/>
+      <c r="CF47" s="33"/>
+      <c r="CG47" s="38"/>
+      <c r="CH47" s="33"/>
+      <c r="CI47" s="13"/>
+      <c r="CJ47" s="33"/>
+      <c r="CK47" s="38"/>
+      <c r="CL47" s="33"/>
+      <c r="CM47" s="13"/>
+      <c r="CN47" s="33"/>
+      <c r="CO47" s="38"/>
+      <c r="CP47" s="33"/>
+      <c r="CQ47" s="13"/>
+      <c r="CR47" s="33"/>
+      <c r="CS47" s="38"/>
+      <c r="CT47" s="33"/>
+      <c r="CU47" s="13"/>
+      <c r="CV47" s="33"/>
+      <c r="CW47" s="38"/>
+      <c r="CX47" s="33"/>
+      <c r="CY47" s="13"/>
+      <c r="CZ47" s="33"/>
+      <c r="DA47" s="38"/>
+      <c r="DB47" s="33"/>
+      <c r="DC47" s="13"/>
+      <c r="DD47" s="33"/>
+      <c r="DE47" s="38"/>
+      <c r="DF47" s="33"/>
+      <c r="DG47" s="13"/>
+      <c r="DH47" s="33"/>
+      <c r="DI47" s="38"/>
+      <c r="DJ47" s="33"/>
+      <c r="DK47" s="13"/>
+      <c r="DL47" s="33"/>
+      <c r="DM47" s="38"/>
+      <c r="DN47" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="DO47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="DP47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="DQ47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="DR47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="DS47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="DT47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="DU47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="DV47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="DW47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="DX47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="DY47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="DZ47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="EA47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="EB47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="EC47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="ED47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="EE47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="EF47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="EG47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="EH47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="EI47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="EJ47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="EK47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="EL47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="EM47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="EN47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="EO47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="EP47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="EQ47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="ER47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="ES47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="ET47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="EU47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="EV47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="EW47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="EX47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="EY47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="EZ47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="FA47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="FB47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="FC47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="FD47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="FE47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="FF47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="FG47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="FH47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="FI47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="FJ47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="FK47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="FL47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="FM47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="FN47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="FO47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="FP47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="FQ47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="FR47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="FS47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="FT47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="FU47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="FV47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="FW47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="FX47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="FY47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="FZ47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="GA47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="GB47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="GC47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="GD47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="GE47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="GF47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="GG47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="GH47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="GI47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="GJ47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="GK47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="GL47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="GM47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="GN47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="GO47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="GP47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="GQ47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="GR47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="GS47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="GT47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="GU47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="GV47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="GW47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="GX47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="GY47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="GZ47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="HA47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="HB47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="HC47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="HD47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="HE47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="HF47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="HG47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="HH47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="HI47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="HJ47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="HK47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="HL47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="HM47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="HN47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="HO47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="HP47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="HQ47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="HR47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="HS47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="HT47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="HU47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="HV47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="HW47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="HX47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="HY47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="HZ47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="IA47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="IB47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="IC47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="ID47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="IE47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="IF47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="IG47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="IH47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="II47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="IJ47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="IK47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="IL47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="IM47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="IN47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="IO47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="IP47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="IQ47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="IR47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="IS47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="IT47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="IU47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="IV47" s="5" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="48" spans="1:256" x14ac:dyDescent="0.25">
-      <c r="A48" s="9"/>
-[...3 lines deleted...]
-      <c r="E48" s="105"/>
+      <c r="E48" s="10"/>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="9"/>
-      <c r="B49" s="22"/>
+      <c r="B49" s="8"/>
       <c r="C49" s="9"/>
-      <c r="D49" s="9"/>
+      <c r="D49" s="100"/>
+      <c r="E49" s="100"/>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A50" s="18"/>
+      <c r="A50" s="9"/>
       <c r="B50" s="22"/>
       <c r="C50" s="9"/>
       <c r="D50" s="9"/>
-      <c r="G50" s="14"/>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="18"/>
-      <c r="C51" s="22"/>
-[...1 lines deleted...]
-      <c r="E51" s="11"/>
+      <c r="B51" s="22"/>
+      <c r="C51" s="9"/>
+      <c r="D51" s="9"/>
+      <c r="G51" s="14"/>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="18"/>
-      <c r="B52" s="11"/>
-[...1 lines deleted...]
-      <c r="D52" s="31"/>
+      <c r="C52" s="22"/>
+      <c r="D52" s="11"/>
       <c r="E52" s="11"/>
     </row>
-    <row r="53" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" s="18"/>
-      <c r="B53" s="2"/>
-[...5 lines deleted...]
-      <c r="B54" s="1" t="s">
+      <c r="B53" s="11"/>
+      <c r="C53" s="31"/>
+      <c r="D53" s="31"/>
+      <c r="E53" s="11"/>
+    </row>
+    <row r="54" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="18"/>
+      <c r="B54" s="2"/>
+      <c r="C54" s="3"/>
+      <c r="D54" s="2"/>
+      <c r="E54" s="2"/>
+    </row>
+    <row r="55" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C54" s="1" t="s">
+      <c r="C55" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="D55" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="E54" s="1" t="s">
+      <c r="E55" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E55" s="1"/>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B56" s="1"/>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="10">
     <mergeCell ref="A2:F3"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:E4"/>
-    <mergeCell ref="D48:E48"/>
-    <mergeCell ref="D36:F36"/>
+    <mergeCell ref="D49:E49"/>
     <mergeCell ref="D37:F37"/>
     <mergeCell ref="D38:F38"/>
-    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="D39:F39"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="B17:F17"/>
+    <mergeCell ref="B9:F13"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.9" right="0.70866141732283461" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="51" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Adlandırılmış Aralıklar</vt:lpstr>
       </vt:variant>
       <vt:variant>